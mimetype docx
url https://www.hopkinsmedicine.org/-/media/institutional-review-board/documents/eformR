--- v0 (2026-06-06)
+++ v1 (2026-10-26)
@@ -1,56 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22D83E82" w14:textId="77777777" w:rsidR="003A1E10" w:rsidRDefault="003A1E10" w:rsidP="007F198A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE2C197" w14:textId="77777777" w:rsidR="003A1E10" w:rsidRDefault="003A1E10" w:rsidP="00C374E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10D87766" w14:textId="2CCD0A93" w:rsidR="001F291F" w:rsidRDefault="001F291F" w:rsidP="00C374E2">
@@ -1151,258 +1150,171 @@
         <w:t xml:space="preserve"> participants</w:t>
       </w:r>
       <w:r w:rsidR="00AE7132">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002777E8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Upload these materials into the application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DD8DED" w14:textId="77777777" w:rsidR="00A03BDE" w:rsidRDefault="00A03BDE" w:rsidP="0078429A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B9A7477" w14:textId="77777777" w:rsidR="00277834" w:rsidRDefault="00277834" w:rsidP="00E743C9">
+    <w:p w14:paraId="2A2DF9C2" w14:textId="77777777" w:rsidR="00500B7D" w:rsidRPr="000346FA" w:rsidRDefault="00500B7D" w:rsidP="00004C3C">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D350D5" w14:textId="77777777" w:rsidR="000903A0" w:rsidRPr="00004C3C" w:rsidRDefault="000903A0" w:rsidP="000903A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...74 lines deleted...]
-    <w:p w14:paraId="6F730259" w14:textId="77777777" w:rsidR="00500B7D" w:rsidRDefault="00500B7D" w:rsidP="00004C3C">
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004C3C">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If your study involves data/biospecimens from participants enrolled under other research studies with a written consent or under a waiver of consent, please list the IRB application numbers for those studies.  Please note:  Certificate of Confidentiality (CoC) protections applied to the data in source studies funded by NIH or CDC will extend to this new study if the funding was active in 2016.  If this situation applies, Section 36, question 4 in the application will need to be answered “Yes” and “Hopkins Faculty” should be selected in question 7. No other documents are required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D0CE8E" w14:textId="77777777" w:rsidR="005E44EE" w:rsidRDefault="005E44EE" w:rsidP="00004C3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2A2DF9C2" w14:textId="77777777" w:rsidR="00500B7D" w:rsidRPr="000346FA" w:rsidRDefault="00500B7D" w:rsidP="00004C3C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3690C287" w14:textId="77777777" w:rsidR="005E44EE" w:rsidRDefault="005E44EE" w:rsidP="00004C3C">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="40D350D5" w14:textId="77777777" w:rsidR="000903A0" w:rsidRPr="00004C3C" w:rsidRDefault="000903A0" w:rsidP="000903A0">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A837D92" w14:textId="77777777" w:rsidR="000C0642" w:rsidRDefault="000C0642" w:rsidP="000C0642">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
-          <w:iCs/>
-[...33 lines deleted...]
-    <w:p w14:paraId="6A837D92" w14:textId="77777777" w:rsidR="000C0642" w:rsidRDefault="000C0642" w:rsidP="000C0642">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F198A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will the data </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03BDE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F198A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new information provided by participants?</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03BDE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If so, provide copies of forms/materials participants will complete.</w:t>
+      </w:r>
+      <w:r w:rsidR="00681AF1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This includes any information gathered via apps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517543A6" w14:textId="77777777" w:rsidR="00A03BDE" w:rsidRPr="007F198A" w:rsidRDefault="00A03BDE" w:rsidP="0078429A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB10994" w14:textId="77777777" w:rsidR="000C0642" w:rsidRPr="007F198A" w:rsidRDefault="000C0642" w:rsidP="000C0642">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F198A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Will the data </w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">If collecting data from medical records </w:t>
       </w:r>
       <w:r w:rsidR="00681AF1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">upload your data collection forms(s) and </w:t>
       </w:r>
       <w:r w:rsidR="002B090D" w:rsidRPr="007F198A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>describe</w:t>
       </w:r>
       <w:r w:rsidR="00756B08">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00165DF6" w:rsidRPr="007F198A">
         <w:rPr>
@@ -1627,51 +1539,59 @@
         <w:rPr>
           <w:color w:val="1F3864"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F4E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Whether complete records will be copied and placed in this file (e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00A308FB" w:rsidRPr="003F4E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F4E8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> copies of image files, copies of medical notes, etc.) If so, please provide a justification. If the project will include storing copies of original documents from EPIC, you will need to identify an honest broker (contact the CCDA: </w:t>
+        <w:t xml:space="preserve"> copies of image files, copies of medical notes, etc.) If so, please provide a justification. If the project will include storing copies of original documents from EPIC, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4E8E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">you will need to identify an honest broker (contact the CCDA: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="005D1B8B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://ictr.johnshopkins.edu/programs_resources/programs-resources/i2c/center-for-clinical-data-analysis-ccda/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="1F3864"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A85BE6E" w14:textId="77777777" w:rsidR="008017DE" w:rsidRPr="007F198A" w:rsidRDefault="008017DE" w:rsidP="0078429A">
       <w:pPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1777,51 +1697,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Explain in what format the data</w:t>
       </w:r>
       <w:r w:rsidR="00595C63" w:rsidRPr="003579AD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="003579AD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002777E8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>will be stored (REDCap, SQL, etc.)</w:t>
+        <w:t>will be stored (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002777E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REDCap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002777E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, SQL, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="00756B08" w:rsidRPr="002777E8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350D7305" w14:textId="77777777" w:rsidR="003579AD" w:rsidRPr="003579AD" w:rsidRDefault="003579AD" w:rsidP="0078429A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="600265C0" w14:textId="7A5C0F88" w:rsidR="006477A0" w:rsidRDefault="000C0642" w:rsidP="000C0642">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
@@ -2367,50 +2303,51 @@
     </w:p>
     <w:p w14:paraId="4C43FD12" w14:textId="77777777" w:rsidR="00AB6EC1" w:rsidRDefault="00AB6EC1" w:rsidP="0078429A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67507DB2" w14:textId="77777777" w:rsidR="00AB6EC1" w:rsidRDefault="00042ABB" w:rsidP="00DE2EF4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Explain how other researchers </w:t>
       </w:r>
       <w:r w:rsidRPr="004A68EE">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="0043740A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">access </w:t>
       </w:r>
       <w:r w:rsidRPr="004A68EE">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2659,51 +2596,69 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="D13438"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24805042" w14:textId="77777777" w:rsidR="00EE216C" w:rsidRPr="007C0DBB" w:rsidRDefault="00EE216C" w:rsidP="007C0DBB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1260"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824C02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Note that best practices for sharing/transfer include JHOneDrive and SFTP [</w:t>
+        <w:t xml:space="preserve">Note that best practices for sharing/transfer include </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00824C02">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>JHOneDrive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00824C02">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and SFTP [</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:anchor="hfaq-post-417" w:history="1">
         <w:r w:rsidR="00AE5A92" w:rsidRPr="00AE5A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://researchit.jh.edu/faqs/#hfaq-post-417</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00824C02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">]. Data Use Agreements are also required for sharing of datasets outside of Hopkins regardless of the level of identifiability of the dataset.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6993AC78" w14:textId="77777777" w:rsidR="00EE216C" w:rsidRPr="007C0DBB" w:rsidRDefault="00EE216C" w:rsidP="007C0DBB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1260"/>
@@ -3189,51 +3144,65 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Each protocol that utilizes data from</w:t>
       </w:r>
       <w:r w:rsidR="007477ED" w:rsidRPr="00362B89">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> your resource </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>must include any individual-level dissemination plans in their</w:t>
       </w:r>
       <w:r w:rsidR="007477ED" w:rsidRPr="00362B89">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eFormS protocol</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007477ED" w:rsidRPr="00362B89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>eFormS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007477ED" w:rsidRPr="00362B89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> protocol</w:t>
       </w:r>
       <w:r w:rsidR="00362B89">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="007477ED" w:rsidRPr="00362B89">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. It is your responsibility </w:t>
       </w:r>
       <w:r w:rsidR="007132DE" w:rsidRPr="007C0DBB">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to ensure </w:t>
       </w:r>
       <w:r w:rsidR="007477ED" w:rsidRPr="00362B89">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that any </w:t>
       </w:r>
@@ -3677,159 +3646,167 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C67BE44" w14:textId="77777777" w:rsidR="00BE5255" w:rsidRDefault="00BE5255" w:rsidP="00322083">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BE5255" w:rsidSect="00DD2C52">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="180" w:footer="30" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="102EB2B2" w14:textId="77777777" w:rsidR="00E748AF" w:rsidRDefault="00E748AF">
+    <w:p w14:paraId="7C04E36B" w14:textId="77777777" w:rsidR="00230F28" w:rsidRDefault="00230F28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="503A7024" w14:textId="77777777" w:rsidR="00E748AF" w:rsidRDefault="00E748AF">
+    <w:p w14:paraId="1B457753" w14:textId="77777777" w:rsidR="00230F28" w:rsidRDefault="00230F28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AA42413" w14:textId="09F3AFAA" w:rsidR="005076FB" w:rsidRPr="00B7579C" w:rsidRDefault="005076FB" w:rsidP="00B7579C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B7579C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>JHMIRB eF</w:t>
+      <w:t xml:space="preserve">JHMIRB </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B7579C">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>eF</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>orm</w:t>
     </w:r>
     <w:r w:rsidR="005F3CE1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>R</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00B7579C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">  0</w:t>
     </w:r>
     <w:r w:rsidR="00702FD3">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1608D102" w14:textId="3E8C4EEE" w:rsidR="005076FB" w:rsidRPr="00B7579C" w:rsidRDefault="005076FB" w:rsidP="004613EC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2055"/>
       </w:tabs>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
@@ -3982,73 +3959,82 @@
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00B7579C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1EE38914" w14:textId="77777777" w:rsidR="005076FB" w:rsidRPr="00B7579C" w:rsidRDefault="005076FB" w:rsidP="00B7579C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65D19208" w14:textId="77777777" w:rsidR="005076FB" w:rsidRPr="00B7579C" w:rsidRDefault="005076FB" w:rsidP="00B7579C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B7579C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>JHMIRB eF</w:t>
+      <w:t xml:space="preserve">JHMIRB </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B7579C">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>eF</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ormA</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00B7579C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">  01</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="33DC285B" w14:textId="77777777" w:rsidR="005076FB" w:rsidRPr="00B7579C" w:rsidRDefault="005076FB" w:rsidP="00B7579C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B7579C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Version 3 Dated:   8/15/05</w:t>
     </w:r>
   </w:p>
@@ -4142,70 +4128,70 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00B7579C">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AE73D3F" w14:textId="77777777" w:rsidR="00E748AF" w:rsidRDefault="00E748AF">
+    <w:p w14:paraId="11EAF5C9" w14:textId="77777777" w:rsidR="00230F28" w:rsidRDefault="00230F28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C14B566" w14:textId="77777777" w:rsidR="00E748AF" w:rsidRDefault="00E748AF">
+    <w:p w14:paraId="29047780" w14:textId="77777777" w:rsidR="00230F28" w:rsidRDefault="00230F28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C69FC1F" w14:textId="77777777" w:rsidR="00A11AC3" w:rsidRDefault="00A11AC3" w:rsidP="00A11AC3">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Date: ____________________   </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38FA23C1" w14:textId="77777777" w:rsidR="00A11AC3" w:rsidRDefault="00A11AC3" w:rsidP="00A11AC3">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Principal Investigator: _________________</w:t>
     </w:r>
@@ -4217,94 +4203,94 @@
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Application Number: ___________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F3D8C51" w14:textId="77777777" w:rsidR="00A11AC3" w:rsidRDefault="00A11AC3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="673CD5F7" w14:textId="77777777" w:rsidR="005076FB" w:rsidRDefault="005076FB">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="384E031C" w14:textId="77777777" w:rsidR="005076FB" w:rsidRDefault="005076FB" w:rsidP="00C374E2">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Date: ____________________   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Principal Investigator: _________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="23DA1CDE" w14:textId="77777777" w:rsidR="005076FB" w:rsidRDefault="005076FB" w:rsidP="00C374E2">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Application Number: ___________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0192465F" w14:textId="77777777" w:rsidR="005076FB" w:rsidRDefault="005076FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A74E80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="041834C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2F0CD34"/>
     <w:lvl w:ilvl="0">
@@ -6559,202 +6545,202 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D7B3B2E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1686709667">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1630084892">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1819489937">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="301155920">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1928727579">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="272248029">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1554459841">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1966689001">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1124302676">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2064910281">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="874855610">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1686781089">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="834686457">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="785975679">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1134449784">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1425492560">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="710110441">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1742167706">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1249926590">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="2110277276">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="567494938">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="675814834">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="2002267420">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1157571088">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1866751392">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="509217512">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="594829158">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="2134445728">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="720134161">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="410005914">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1927879262">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1207108791">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1382902650">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="459423925">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="860894642">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="405688285">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="551504604">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="92753173">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="879435195">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1429734665">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="744496515">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1347053704">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1548637768">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="561791147">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1667054220">
     <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E0610E"/>
     <w:rsid w:val="0000135A"/>
     <w:rsid w:val="00001900"/>
     <w:rsid w:val="00004C3C"/>
     <w:rsid w:val="00011956"/>
     <w:rsid w:val="00030D13"/>
@@ -6773,100 +6759,103 @@
     <w:rsid w:val="000D2182"/>
     <w:rsid w:val="000D6CD9"/>
     <w:rsid w:val="000D7C80"/>
     <w:rsid w:val="000E476C"/>
     <w:rsid w:val="0010023B"/>
     <w:rsid w:val="00107475"/>
     <w:rsid w:val="00156530"/>
     <w:rsid w:val="0016216B"/>
     <w:rsid w:val="00163608"/>
     <w:rsid w:val="00165DF6"/>
     <w:rsid w:val="0017646A"/>
     <w:rsid w:val="00184C12"/>
     <w:rsid w:val="001974BC"/>
     <w:rsid w:val="00197E77"/>
     <w:rsid w:val="001A2C5B"/>
     <w:rsid w:val="001A764B"/>
     <w:rsid w:val="001B32D1"/>
     <w:rsid w:val="001B5593"/>
     <w:rsid w:val="001D4EE4"/>
     <w:rsid w:val="001F291F"/>
     <w:rsid w:val="00201F51"/>
     <w:rsid w:val="00207FB5"/>
     <w:rsid w:val="00221F91"/>
     <w:rsid w:val="002225D0"/>
     <w:rsid w:val="002279DF"/>
+    <w:rsid w:val="00230F28"/>
     <w:rsid w:val="00237505"/>
     <w:rsid w:val="00240117"/>
     <w:rsid w:val="002467F8"/>
     <w:rsid w:val="00252089"/>
     <w:rsid w:val="00265B7C"/>
     <w:rsid w:val="00267483"/>
     <w:rsid w:val="00267B0F"/>
     <w:rsid w:val="002777E8"/>
     <w:rsid w:val="00277834"/>
     <w:rsid w:val="00281533"/>
     <w:rsid w:val="00291004"/>
     <w:rsid w:val="002B090D"/>
     <w:rsid w:val="002C546A"/>
     <w:rsid w:val="002D2BCF"/>
     <w:rsid w:val="002F0C17"/>
     <w:rsid w:val="00307241"/>
     <w:rsid w:val="00314686"/>
     <w:rsid w:val="00315F2F"/>
     <w:rsid w:val="00322083"/>
     <w:rsid w:val="00333964"/>
     <w:rsid w:val="0034048F"/>
     <w:rsid w:val="00355951"/>
     <w:rsid w:val="00356403"/>
     <w:rsid w:val="003579AD"/>
     <w:rsid w:val="00362B89"/>
     <w:rsid w:val="003653E3"/>
     <w:rsid w:val="00370FA1"/>
     <w:rsid w:val="00390332"/>
     <w:rsid w:val="003A1E10"/>
     <w:rsid w:val="003F4E8E"/>
     <w:rsid w:val="00403EDA"/>
     <w:rsid w:val="00405216"/>
     <w:rsid w:val="00415EE7"/>
     <w:rsid w:val="00421B3F"/>
     <w:rsid w:val="004250EC"/>
+    <w:rsid w:val="00426BFB"/>
     <w:rsid w:val="0043740A"/>
     <w:rsid w:val="00456F02"/>
     <w:rsid w:val="004613EC"/>
     <w:rsid w:val="00467D2E"/>
     <w:rsid w:val="004723D4"/>
     <w:rsid w:val="004A44DE"/>
     <w:rsid w:val="004A6150"/>
     <w:rsid w:val="004A68EE"/>
     <w:rsid w:val="004B17E4"/>
     <w:rsid w:val="004C5EF7"/>
     <w:rsid w:val="004C7E9F"/>
     <w:rsid w:val="004E6D79"/>
     <w:rsid w:val="004F0900"/>
     <w:rsid w:val="004F177B"/>
     <w:rsid w:val="00500B7D"/>
+    <w:rsid w:val="00505EB2"/>
     <w:rsid w:val="005076FB"/>
     <w:rsid w:val="00524E72"/>
     <w:rsid w:val="00533E5F"/>
     <w:rsid w:val="00534786"/>
     <w:rsid w:val="00565BEA"/>
     <w:rsid w:val="00566CC7"/>
     <w:rsid w:val="00571F82"/>
     <w:rsid w:val="00575652"/>
     <w:rsid w:val="00577AB1"/>
     <w:rsid w:val="00593FAC"/>
     <w:rsid w:val="00595C63"/>
     <w:rsid w:val="005A6D68"/>
     <w:rsid w:val="005B101D"/>
     <w:rsid w:val="005B7F5F"/>
     <w:rsid w:val="005C1D71"/>
     <w:rsid w:val="005C41DC"/>
     <w:rsid w:val="005E44EE"/>
     <w:rsid w:val="005F3CE1"/>
     <w:rsid w:val="005F6986"/>
     <w:rsid w:val="005F7041"/>
     <w:rsid w:val="006006C7"/>
     <w:rsid w:val="00606B37"/>
     <w:rsid w:val="00611197"/>
     <w:rsid w:val="00612646"/>
     <w:rsid w:val="00620413"/>
@@ -6886,50 +6875,52 @@
     <w:rsid w:val="007132DE"/>
     <w:rsid w:val="00716A1D"/>
     <w:rsid w:val="00717DB7"/>
     <w:rsid w:val="00733012"/>
     <w:rsid w:val="007477ED"/>
     <w:rsid w:val="00754FD7"/>
     <w:rsid w:val="00756B08"/>
     <w:rsid w:val="00771E99"/>
     <w:rsid w:val="007771F1"/>
     <w:rsid w:val="0077732D"/>
     <w:rsid w:val="0078429A"/>
     <w:rsid w:val="007A15A2"/>
     <w:rsid w:val="007A32B6"/>
     <w:rsid w:val="007A426B"/>
     <w:rsid w:val="007C0DBB"/>
     <w:rsid w:val="007D193B"/>
     <w:rsid w:val="007D32F7"/>
     <w:rsid w:val="007F198A"/>
     <w:rsid w:val="007F649F"/>
     <w:rsid w:val="008017DE"/>
     <w:rsid w:val="00815AB0"/>
     <w:rsid w:val="00824C02"/>
     <w:rsid w:val="008874CE"/>
     <w:rsid w:val="00887A4A"/>
     <w:rsid w:val="00887F68"/>
+    <w:rsid w:val="00895687"/>
+    <w:rsid w:val="008B0A48"/>
     <w:rsid w:val="008C2E4A"/>
     <w:rsid w:val="008D2397"/>
     <w:rsid w:val="008E6A9B"/>
     <w:rsid w:val="00904CFC"/>
     <w:rsid w:val="009238F8"/>
     <w:rsid w:val="00934F13"/>
     <w:rsid w:val="009614D2"/>
     <w:rsid w:val="00962209"/>
     <w:rsid w:val="009746AD"/>
     <w:rsid w:val="009A1413"/>
     <w:rsid w:val="009A763F"/>
     <w:rsid w:val="009B1350"/>
     <w:rsid w:val="009D53A8"/>
     <w:rsid w:val="00A03BDE"/>
     <w:rsid w:val="00A11227"/>
     <w:rsid w:val="00A11AC3"/>
     <w:rsid w:val="00A25E30"/>
     <w:rsid w:val="00A2622E"/>
     <w:rsid w:val="00A2791F"/>
     <w:rsid w:val="00A308FB"/>
     <w:rsid w:val="00A3236F"/>
     <w:rsid w:val="00A51509"/>
     <w:rsid w:val="00A67CC4"/>
     <w:rsid w:val="00A742A3"/>
     <w:rsid w:val="00A86401"/>
@@ -6977,50 +6968,51 @@
     <w:rsid w:val="00C564E3"/>
     <w:rsid w:val="00C6235A"/>
     <w:rsid w:val="00C6393A"/>
     <w:rsid w:val="00C65778"/>
     <w:rsid w:val="00C73FE8"/>
     <w:rsid w:val="00C95B11"/>
     <w:rsid w:val="00CA220D"/>
     <w:rsid w:val="00CB2A6E"/>
     <w:rsid w:val="00CB55EE"/>
     <w:rsid w:val="00CB6C35"/>
     <w:rsid w:val="00CD29F0"/>
     <w:rsid w:val="00CE12C8"/>
     <w:rsid w:val="00CE13B4"/>
     <w:rsid w:val="00CE446A"/>
     <w:rsid w:val="00CE4B38"/>
     <w:rsid w:val="00CE6A0E"/>
     <w:rsid w:val="00CF05AF"/>
     <w:rsid w:val="00D0409E"/>
     <w:rsid w:val="00D1042A"/>
     <w:rsid w:val="00D35351"/>
     <w:rsid w:val="00D73DA9"/>
     <w:rsid w:val="00D7538D"/>
     <w:rsid w:val="00D773B6"/>
     <w:rsid w:val="00D87E0F"/>
     <w:rsid w:val="00D908A0"/>
+    <w:rsid w:val="00DC2C9A"/>
     <w:rsid w:val="00DC2E4C"/>
     <w:rsid w:val="00DD1478"/>
     <w:rsid w:val="00DD2311"/>
     <w:rsid w:val="00DD2C52"/>
     <w:rsid w:val="00DD59A9"/>
     <w:rsid w:val="00DE2EF4"/>
     <w:rsid w:val="00E03615"/>
     <w:rsid w:val="00E0610E"/>
     <w:rsid w:val="00E0729B"/>
     <w:rsid w:val="00E14C80"/>
     <w:rsid w:val="00E2153C"/>
     <w:rsid w:val="00E30D5E"/>
     <w:rsid w:val="00E603A6"/>
     <w:rsid w:val="00E67681"/>
     <w:rsid w:val="00E743C9"/>
     <w:rsid w:val="00E748AF"/>
     <w:rsid w:val="00E979B1"/>
     <w:rsid w:val="00EB1556"/>
     <w:rsid w:val="00EB234E"/>
     <w:rsid w:val="00EB3C39"/>
     <w:rsid w:val="00ED4606"/>
     <w:rsid w:val="00EE216C"/>
     <w:rsid w:val="00EF04CC"/>
     <w:rsid w:val="00F2441E"/>
     <w:rsid w:val="00F55A4B"/>
@@ -7031,65 +7023,65 @@
     <w:rsid w:val="00F84C66"/>
     <w:rsid w:val="00FA6619"/>
     <w:rsid w:val="00FB6470"/>
     <w:rsid w:val="00FD009C"/>
     <w:rsid w:val="00FD2E3A"/>
     <w:rsid w:val="00FD4953"/>
     <w:rsid w:val="00FF28D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="30E3F728"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{418141D2-AE8D-4EE9-B235-539D2D190FE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -7579,51 +7571,51 @@
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00314686"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00314686"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00314686"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="302538945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1286623168">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7994,75 +7986,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1595</Words>
-  <Characters>9094</Characters>
+  <Words>1572</Words>
+  <Characters>8964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
+  <Lines>74</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form A: Required – JHM-IRB Protocol Format</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>School Of medicine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10668</CharactersWithSpaces>
+  <CharactersWithSpaces>10515</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>6750311</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.hopkinsmedicine.org/institutional_review_board/guidelines_policies/organization_policies/prompt_reporting_policy.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5439527</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -8169,27 +8161,30 @@
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_ReviewCycleID">
     <vt:i4>1000368920</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailEntryID">
     <vt:lpwstr>00000000901D279BCD484F40921880D50539C6160700008DD11B6B03334ABB9053870D93649000000000010C0000008DD11B6B03334ABB9053870D9364900000F0DE9E390000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailStoreID0">
     <vt:lpwstr>0000000038A1BB1005E5101AA1BB08002B2A56C20000454D534D44422E444C4C00000000000000001B55FA20AA6611CD9BC800AA002FC45A0C0000006A77696C6C343230406A682E656475002F6F3D45786368616E67654C6162732F6F753D45786368616E67652041646D696E6973747261746976652047726F75702028465</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_EmailStoreID1">
     <vt:lpwstr>94449424F484632335350444C54292F636E3D526563697069656E74732F636E3D39343934333462633938643334343535613436613365343265396364366562372D31393235376331612D363100E94632F43200000002000000100000006A00770069006C006C0034003200300040006A0068002E0065006400750000000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_EmailStoreID2">
     <vt:lpwstr>000000</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>