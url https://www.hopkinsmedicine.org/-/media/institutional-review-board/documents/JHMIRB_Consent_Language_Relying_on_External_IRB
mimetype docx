--- v0 (2026-06-09)
+++ v1 (2026-09-29)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="28942E4C" w14:textId="49B5AF21" w:rsidR="00E34B1B" w:rsidRPr="00657044" w:rsidRDefault="009A054B" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JHM</w:t>
       </w:r>
       <w:r w:rsidR="002E7D54" w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -218,51 +218,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="048C33B3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-27.45pt;margin-top:73.3pt;width:595.85pt;height:23.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1YdxKJQIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk6Yx4hRdugwD&#10;ugvQ7gMYWY6FyaImKbGzrx8lp1nQbS/D9CCIInVEnkMub/tWs4N0XqEp+WQ05kwagZUyu5J/fdq8&#10;ueHMBzAVaDSy5Efp+e3q9atlZwuZY4O6ko4RiPFFZ0vehGCLLPOikS34EVppyFmjayGQ6XZZ5aAj&#10;9FZn+Xh8nXXoKutQSO/p9n5w8lXCr2spwue69jIwXXLKLaTdpX0b92y1hGLnwDZKnNKAf8iiBWXo&#10;0zPUPQRge6d+g2qVcOixDiOBbYZ1rYRMNVA1k/GLah4bsDLVQuR4e6bJ/z9Y8enwxTFVlTyfzDkz&#10;0JJIT7IP7C32LI/8dNYXFPZoKTD0dE06p1q9fUDxzTOD6wbMTt45h10joaL8JvFldvF0wPERZNt9&#10;xIq+gX3ABNTXro3kER2M0Emn41mbmIqgy/nsep4vZpwJ8uWLq6t5Ei+D4vm1dT68l9iyeCi5I+0T&#10;OhwefIjZQPEcEj/zqFW1UVonw+22a+3YAahPNmmlAl6EacO6ki9m+Wwg4K8Q47T+BNGqQA2vVVvy&#10;m3MQFJG2d6ZK7RhA6eFMKWtz4jFSN5AY+m1/0mWL1ZEYdTg0Ng0iHRp0PzjrqKlL7r/vwUnO9AdD&#10;qiwm02mcgmRMZ/OcDHfp2V56wAiCKnngbDiuQ5qcSJjBO1KvVonYKPOQySlXatbE92mw4jRc2inq&#10;1/ivfgIAAP//AwBQSwMEFAAGAAgAAAAhAN0nWGLhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SFxQ67QNbhLiVAgJBDcoFVzd2E0i4nWw3TT8PdsT3HY0T7Mz5WayPRuND51D&#10;CYt5Asxg7XSHjYTd++MsAxaiQq16h0bCjwmwqS4vSlVod8I3M25jwygEQ6EktDEOBeehbo1VYe4G&#10;g+QdnLcqkvQN116dKNz2fJkkglvVIX1o1WAeWlN/bY9WQpY+j5/hZfX6UYtDn8eb9fj07aW8vpru&#10;74BFM8U/GM71qTpU1GnvjqgD6yXMbtOcUDJSIYCdicVK0Jo9XfkyA16V/P+I6hcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQC1YdxKJQIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDdJ1hi4QAAAAwBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-27.45pt;margin-top:73.3pt;width:595.85pt;height:23.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzjQLfEQIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk6Yx4hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzrx+lpGnQbS/D9CCIInVEHh4ub4dOs710XqEp+WQ05kwagbUy25J/+7p5&#10;c8OZD2Bq0GhkyQ/S89vV61fL3hYyxxZ1LR0jEOOL3pa8DcEWWeZFKzvwI7TSkLNB10Eg022z2kFP&#10;6J3O8vH4OuvR1dahkN7T7f3RyVcJv2mkCJ+bxsvAdMkpt5B2l/Yq7tlqCcXWgW2VOKUB/5BFB8rQ&#10;p2eoewjAdk79BtUp4dBjE0YCuwybRgmZaqBqJuMX1Ty2YGWqhcjx9kyT/3+w4tP+0X5xLAxvcaAG&#10;piK8fUDx3TOD6xbMVt45h30roaaPJ5GyrLe+OD2NVPvCR5Cq/4g1NRl2ARPQ0LguskJ1MkKnBhzO&#10;pMshMEGX89n1PF/MOBPkyxdXV/PUlQyKp9fW+fBeYsfioeSOmprQYf/gQ8wGiqeQ+JlHreqN0joZ&#10;bluttWN7IAFs0koFvAjThvUlX8zy2ZGAv0KM0/oTRKcCKVmrruQ35yAoIm3vTJ10FkDp45lS1ubE&#10;Y6TuSGIYqoECI58V1gdi1OFRsTRhdGjR/eSsJ7WW3P/YgZOc6Q+GurKYTKdR3smYzuY5Ge7SU116&#10;wAiCKnng7HhchzQSkTCDd9S9RiVinzM55UoqTHyfJibK/NJOUc9zvfoFAAD//wMAUEsDBBQABgAI&#10;AAAAIQDdJ1hi4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOu0DW4S&#10;4lQICQQ3KBVc3dhNIuJ1sN00/D3bE9x2NE+zM+Vmsj0bjQ+dQwmLeQLMYO10h42E3fvjLAMWokKt&#10;eodGwo8JsKkuL0pVaHfCNzNuY8MoBEOhJLQxDgXnoW6NVWHuBoPkHZy3KpL0DddenSjc9nyZJIJb&#10;1SF9aNVgHlpTf22PVkKWPo+f4WX1+lGLQ5/Hm/X49O2lvL6a7u+ARTPFPxjO9ak6VNRp746oA+sl&#10;zG7TnFAyUiGAnYnFStCaPV35MgNelfz/iOoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;840C3xECAAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA3SdYYuEAAAAMAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1AB1238F" w14:textId="30917145" w:rsidR="00657044" w:rsidRPr="00657044" w:rsidRDefault="00657044" w:rsidP="006243C1">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00657044">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Written Consent – Mandatory Language</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
@@ -1068,66 +1068,116 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C2196B" w14:textId="278997C2" w:rsidR="006C1660" w:rsidRPr="00657044" w:rsidRDefault="00897BEB" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>If participants will be paid, include the following statement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A5E41F" w14:textId="0B9ED1EA" w:rsidR="007A31CE" w:rsidRPr="00657044" w:rsidRDefault="006C1660" w:rsidP="00846EA4">
-[...14 lines deleted...]
-        <w:t>You may be required to provide your social security number to be paid for taking part in this study. Federal tax law requires that you report your research payments when you file your taxes. If your total payments from Johns Hopkins exceed $600 per year, Johns Hopkins will report these payments to the Internal Revenue Service and you will receive a 1099-MISC form from us.</w:t>
+    <w:p w14:paraId="79A5E41F" w14:textId="4EC0C016" w:rsidR="007A31CE" w:rsidRPr="00657044" w:rsidRDefault="00794B19" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Payment for research participation is considered taxable income and needs to be reported to the Internal Revenue Service (IRS) when you file your taxes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1660" w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may be required to provide your social security number to be paid for taking part in this study. If your total payments from Johns Hopkins exceed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the IRS threshold </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1660" w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per year, Johns Hopkins will report these payments to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>IRS</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1660" w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you will receive a 1099-MISC form from us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BB4204" w14:textId="039F1A5C" w:rsidR="00146093" w:rsidRPr="00657044" w:rsidRDefault="00146093" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09C2F199" w14:textId="02770DE0" w:rsidR="00D01E91" w:rsidRPr="00657044" w:rsidRDefault="00D01E91" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -1312,115 +1362,76 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="556CEA8E" w14:textId="4E6F254C" w:rsidR="001B672C" w:rsidRDefault="001B672C" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18F6BB0A" w14:textId="4C722DB9" w:rsidR="001B672C" w:rsidRDefault="001B672C" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5350E9CC" w14:textId="62261DE9" w:rsidR="001B672C" w:rsidRDefault="001B672C" w:rsidP="00846EA4">
-[...38 lines deleted...]
-    </w:p>
     <w:p w14:paraId="77A99364" w14:textId="3B9F8DA9" w:rsidR="00C0768B" w:rsidRPr="00657044" w:rsidRDefault="00C0768B" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Local Contact Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730A6DA6" w14:textId="77777777" w:rsidR="00146093" w:rsidRPr="00657044" w:rsidRDefault="00146093" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5995006E" w14:textId="1128ABB1" w:rsidR="00897BEB" w:rsidRPr="00657044" w:rsidRDefault="003E064D" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
@@ -1890,211 +1901,241 @@
     </w:p>
     <w:p w14:paraId="7ABB96B5" w14:textId="6166D6DC" w:rsidR="00CD4900" w:rsidRPr="00657044" w:rsidRDefault="00CD4900" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>If applicable, add the following language:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414DA7AA" w14:textId="77777777" w:rsidR="008E649B" w:rsidRPr="00657044" w:rsidRDefault="008E649B" w:rsidP="00846EA4">
+    <w:p w14:paraId="414DA7AA" w14:textId="77777777" w:rsidR="008E649B" w:rsidRDefault="008E649B" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C2CEF90" w14:textId="47B5E3B6" w:rsidR="00536B69" w:rsidRPr="00657044" w:rsidRDefault="00536B69" w:rsidP="00846EA4">
+    <w:p w14:paraId="3C85EFF6" w14:textId="3D895CD9" w:rsidR="00107805" w:rsidRPr="008B45A4" w:rsidRDefault="00107805" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="005775FD" w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>If the study includes HIV testing, include the following:&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F54BFA" w14:textId="77777777" w:rsidR="00805DC4" w:rsidRDefault="00536B69" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">An HIV test will be done to document your HIV status.  You may be asked to sign a separate </w:t>
       </w:r>
       <w:r w:rsidR="00FC6020">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>state-issued</w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> consent form for this HIV test.  If the HIV test is </w:t>
       </w:r>
       <w:r w:rsidR="00CD4900" w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>positive,</w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> it does not always mean you are infected with HIV.  It does mean you will need further testing and you will receive counseling about this.  The law requires us to report positive tests to the health department</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52EF3217" w14:textId="77777777" w:rsidR="00536B69" w:rsidRPr="00657044" w:rsidRDefault="00536B69" w:rsidP="00846EA4">
+        <w:t xml:space="preserve"> it does not always mean you are infected with HIV.  It does mean you will need further testing and you will receive counseling about this.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258BD4DD" w14:textId="77777777" w:rsidR="00805DC4" w:rsidRDefault="00805DC4" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F462C39" w14:textId="3DC8684F" w:rsidR="005775FD" w:rsidRDefault="005775FD" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...82 lines deleted...]
-        <w:t>law.  The health department may use this information to contact you for further follow up and/or to help conduct health surveillance activities aimed at preventing or controlling diseases</w:t>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;&lt;If the study includes an</w:t>
+      </w:r>
+      <w:r w:rsidR="0022745C" w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="002B368B" w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>communicable disease testing (e.g. HIV, Hepatitis B and/or C), include the following:&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2CEF90" w14:textId="666BCAC9" w:rsidR="00536B69" w:rsidRPr="00657044" w:rsidRDefault="00536B69" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The law requires us to report positive tests to the health department</w:t>
+      </w:r>
+      <w:r w:rsidR="00805DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00805DC4" w:rsidRPr="00805DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This reporting will include information that identifies you (for example name, date of birth, home address, phone number, etc.) as required by applicable state law.  The health department may use this information to contact you for further follow up and/or to help conduct health surveillance activities aimed at preventing or controlling diseases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225CFC3B" w14:textId="045DF5D1" w:rsidR="008E649B" w:rsidRDefault="008E649B" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23AC13D1" w14:textId="56B6DC4A" w:rsidR="00230F0E" w:rsidRDefault="009A064F" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2124,236 +2165,226 @@
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00230F0E" w:rsidRPr="0026084E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>search-related information in the Electronic Medical Record (EMR)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D45B06C" w14:textId="32A36361" w:rsidR="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="157BDF52" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="0026084E">
-[...2 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="157BDF52" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026084E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&lt;&lt;This language is required for all studies that have a PRA and any study where inclusion of information in the EMR is possible. &gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C330232" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="0026084E">
-[...12 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="4C330232" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE8070B" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026084E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>An Electronic Medical Record (EMR) is an electronic version of your medical chart. If you do not already have an EMR at Johns Hopkins, one may be created for this study. Some information from this study will be put in your EMR. (Examples include your consent form, test results, and scheduled procedures as well as any communications with the study team or assessments completed through MyChart, a portal used by patients to access their EMR). This information will be visible to any of your providers who view your EMR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F631CF7" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="0026084E">
-[...13 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="6F631CF7" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485B261E" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026084E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The information in your EMR may also be used and shared consistent with other medical information about you as described in the Johns Hopkins Notice of Privacy Practices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD2266F" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="0026084E">
-[...13 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="6BD2266F" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781972D9" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026084E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Information within your EMR can be accessible to others (e.g., health insurance company, life insurance company, disability provider, third-parties specified in this consent). It is possible this information could be used to make decisions about coverage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0357D8DC" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="0026084E">
-[...13 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="0357D8DC" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C27244C" w14:textId="5DD7040D" w:rsidR="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026084E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you have any questions about what information may be added to your EMR from participating in this research, please ask the study team. If you do not want information from this research study included in your medical record you should not participate in this study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC3498F" w14:textId="77777777" w:rsidR="001F79B1" w:rsidRPr="0026084E" w:rsidRDefault="001F79B1" w:rsidP="0026084E">
-[...13 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="1CC3498F" w14:textId="77777777" w:rsidR="001F79B1" w:rsidRPr="0026084E" w:rsidRDefault="001F79B1" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E05CA80" w14:textId="77777777" w:rsidR="001F79B1" w:rsidRPr="00417317" w:rsidRDefault="001F79B1" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&lt;&lt;Add this sentence if it is not included in the costs section because there is no PRA:&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F366146" w14:textId="77777777" w:rsidR="001F79B1" w:rsidRPr="00417317" w:rsidRDefault="001F79B1" w:rsidP="00417317">
+    <w:p w14:paraId="4F366146" w14:textId="77777777" w:rsidR="001F79B1" w:rsidRPr="00417317" w:rsidRDefault="001F79B1" w:rsidP="008B45A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">We are required to collect information about your health insurance to register you in our medical record system as a participant and for billing, if applicable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41284A1E" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="0026084E" w:rsidRDefault="00230F0E" w:rsidP="0026084E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2521,180 +2552,228 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&lt;&lt;For studies that also have an institutional conflict: &gt;&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00B26D27" w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4929CDB5" w14:textId="77777777" w:rsidR="00A03D50" w:rsidRPr="00657044" w:rsidRDefault="00A03D50" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="771B941B" w14:textId="754E95D2" w:rsidR="006C1660" w:rsidRPr="00657044" w:rsidRDefault="00B26D27" w:rsidP="00846EA4">
-[...14 lines deleted...]
-        <w:t>A researcher and Johns Hopkins University have a financial or other interest in this study.</w:t>
+    <w:p w14:paraId="771B941B" w14:textId="18D2337E" w:rsidR="006C1660" w:rsidRPr="00657044" w:rsidRDefault="00B26D27" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A researcher and Johns Hopkins have a financial or other interest in this study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D69E0F" w14:textId="77777777" w:rsidR="00286FC9" w:rsidRPr="00657044" w:rsidRDefault="00286FC9" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46450593" w14:textId="52647171" w:rsidR="006C1660" w:rsidRPr="00657044" w:rsidRDefault="006C1660" w:rsidP="00846EA4">
-[...30 lines deleted...]
-        <w:t xml:space="preserve">.  This financial interest has been reviewed in keeping with Johns Hopkins’ policies.  It has been approved with certain conditions, which are intended to guard against bias </w:t>
+    <w:p w14:paraId="46450593" w14:textId="60B4A588" w:rsidR="006C1660" w:rsidRPr="00657044" w:rsidRDefault="006C1660" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In some situations, the results of this study may lead to a financial gain for the researcher and/or Johns Hopkins.  This financial interest has been reviewed in keeping with Johns Hopkins’ policies.  It has been approved with certain conditions, which are intended to guard against bias </w:t>
+      </w:r>
+      <w:r w:rsidR="00C52562">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and to </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>protect participants</w:t>
       </w:r>
       <w:r w:rsidR="008F2EC9" w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>in how the study is conducted, how the results are analyzed, and how participants are protected.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3B8448" w14:textId="77777777" w:rsidR="00286FC9" w:rsidRPr="00657044" w:rsidRDefault="00286FC9" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60F3C545" w14:textId="0A2200C6" w:rsidR="006C1660" w:rsidRPr="00657044" w:rsidRDefault="006C1660" w:rsidP="00846EA4">
+    <w:p w14:paraId="60F3C545" w14:textId="230D1CE1" w:rsidR="006C1660" w:rsidRPr="00657044" w:rsidRDefault="006C1660" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any questions about this financial interest, please talk to </w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
         </w:rPr>
         <w:t>name and telephone number of non-financially interested designee</w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. This person is a member of the study team, but does not have a financial interest related to the study. You may also call the Office of Policy Coordination </w:t>
-[...15 lines deleted...]
-        <w:t>410-361-8667 for more information. The Office of Policy Coordination reviews financial interests of investigators and/or Johns Hopkins.</w:t>
+        <w:t xml:space="preserve">. This person is a member of the study team, but does not have a financial interest related to the study. You may also call the </w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>JHU SOM Office of Outside Interests (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>410-361-8667</w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more information. </w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reviews financial interests of </w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">researchers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and Johns Hopkins.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1CAFF2" w14:textId="5996982D" w:rsidR="001B672C" w:rsidRPr="00657044" w:rsidRDefault="001B672C" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02E3E55A" w14:textId="02F9514D" w:rsidR="00C0768B" w:rsidRPr="00657044" w:rsidRDefault="00C0768B" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -3292,278 +3371,334 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing this form, you will not give up any rights you have to seek compensation for injury. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02632FE0" w14:textId="13496EAC" w:rsidR="007A31CE" w:rsidRPr="00657044" w:rsidRDefault="007A31CE" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C8C7D04" w14:textId="36572D80" w:rsidR="00C0768B" w:rsidRPr="00657044" w:rsidRDefault="006D28C4" w:rsidP="00846EA4">
+    <w:p w14:paraId="2C8C7D04" w14:textId="4919A081" w:rsidR="00C0768B" w:rsidRPr="00657044" w:rsidRDefault="00D12752" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00657044">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Home Visits </w:t>
+        <w:t>Reporting Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49796529" w14:textId="77777777" w:rsidR="008E649B" w:rsidRPr="00657044" w:rsidRDefault="008E649B" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="729CC489" w14:textId="512AB1AE" w:rsidR="00CD4900" w:rsidRPr="00657044" w:rsidRDefault="00CD4900" w:rsidP="00846EA4">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00657044">
+    <w:p w14:paraId="058DCC1B" w14:textId="3650654F" w:rsidR="004967BE" w:rsidRPr="008B45A4" w:rsidRDefault="004967BE" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk191475014"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;&lt;T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>he following language should be included for studies where the study team is likely to encounter reportable information as part of the study, e.g. home visits where the study team may observe abuse or neglect of elders or children, or questionnaires about suicidality</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB78EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="27343C9C" w14:textId="77777777" w:rsidR="004967BE" w:rsidRDefault="004967BE" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729CC489" w14:textId="732D2D6A" w:rsidR="00CD4900" w:rsidRPr="00657044" w:rsidRDefault="00CD4900" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>If applicable, add the following language:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3927E2" w14:textId="61CA9AE8" w:rsidR="00146093" w:rsidRDefault="001B672C" w:rsidP="00846EA4">
+    <w:p w14:paraId="34506D73" w14:textId="7A5B154C" w:rsidR="004967BE" w:rsidRDefault="00223680" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B672C">
-[...21 lines deleted...]
-        <w:t>law and will tell the local or state authorities if they suspect abuse or neglect of a child or dependent adult.</w:t>
+      <w:r w:rsidRPr="00223680">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The research team will comply with applicable state law and will tell the local or state authorities if we suspect abuse or neglect of a child or dependent adult, or if we learn of possible harm to yourself or others.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2066E94A" w14:textId="77777777" w:rsidR="00261A4C" w:rsidRDefault="00261A4C" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="519EADDD" w14:textId="411C1091" w:rsidR="00261A4C" w:rsidRPr="00657044" w:rsidRDefault="00261A4C" w:rsidP="00261A4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Genomic Data Sharing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE7B0A5" w14:textId="77777777" w:rsidR="00261A4C" w:rsidRPr="003138A5" w:rsidRDefault="00261A4C" w:rsidP="003138A5">
+    <w:p w14:paraId="345C72F2" w14:textId="77777777" w:rsidR="00861793" w:rsidRDefault="00861793" w:rsidP="003138A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE7B0A5" w14:textId="466BE5D2" w:rsidR="00261A4C" w:rsidRPr="003138A5" w:rsidRDefault="00261A4C" w:rsidP="003138A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003138A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&lt;Include this section if you will be submitting genomic data to an NIH designated repository&gt;&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057086EE" w14:textId="43A05461" w:rsidR="00261A4C" w:rsidRPr="00261A4C" w:rsidRDefault="00261A4C" w:rsidP="00261A4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48F51BE5" w14:textId="77777777" w:rsidR="00261A4C" w:rsidRPr="00261A4C" w:rsidRDefault="00261A4C" w:rsidP="00261A4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00261A4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Genomic studies, including genome-wide association studies (GWAS), examine genetic differences in the entire human genome (the complete set of human genes) and the association between these genetic differences and health conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3C0C4F" w14:textId="77777777" w:rsidR="00261A4C" w:rsidRPr="00261A4C" w:rsidRDefault="00261A4C" w:rsidP="00261A4C">
+    <w:p w14:paraId="60B13705" w14:textId="77777777" w:rsidR="00261A4C" w:rsidRPr="00261A4C" w:rsidRDefault="00261A4C" w:rsidP="00261A4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00261A4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">As part of this study, we will collect information about your health and your individual genes. This information will be sent to a National Institutes of Health (NIH) designated data repository that includes genomic and other data from studies funded by the NIH. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C2278C" w14:textId="77777777" w:rsidR="003138A5" w:rsidRPr="00261A4C" w:rsidRDefault="003138A5" w:rsidP="00261A4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42098EF9" w14:textId="77777777" w:rsidR="00261A4C" w:rsidRPr="00261A4C" w:rsidRDefault="00261A4C" w:rsidP="00261A4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4828,51 +4963,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12EB33EC" w14:textId="77777777" w:rsidR="00D100BC" w:rsidRPr="00657044" w:rsidRDefault="00D100BC" w:rsidP="00846EA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64339BA8" w14:textId="77777777" w:rsidR="00D100BC" w:rsidRPr="00657044" w:rsidRDefault="00D100BC" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Signature of Parent/Legal Guardian/Court-Appointed Representative</w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -5267,60 +5401,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date/Time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732849E4" w14:textId="22E389F8" w:rsidR="00D100BC" w:rsidRDefault="00D100BC" w:rsidP="00846EA4">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0E30A425" w14:textId="77777777" w:rsidR="003138A5" w:rsidRPr="00657044" w:rsidRDefault="003138A5" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BA7932E" w14:textId="77777777" w:rsidR="00D100BC" w:rsidRPr="00657044" w:rsidRDefault="00D100BC" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -6698,94 +6822,113 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Description of relationship to child research participant (for example: parent, legal guardian, court-appointed representative)</w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72848ED9" w14:textId="77777777" w:rsidR="00A11A90" w:rsidRPr="00657044" w:rsidRDefault="00A11A90" w:rsidP="00846EA4">
+    <w:p w14:paraId="72848ED9" w14:textId="77777777" w:rsidR="00A11A90" w:rsidRDefault="00A11A90" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7C8667" w14:textId="77777777" w:rsidR="00861793" w:rsidRDefault="00861793" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D87EBF1" w14:textId="77777777" w:rsidR="00861793" w:rsidRPr="00657044" w:rsidRDefault="00861793" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62691FC1" w14:textId="77777777" w:rsidR="00A11A90" w:rsidRPr="00657044" w:rsidRDefault="00A11A90" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F411F1" w14:textId="77777777" w:rsidR="00A11A90" w:rsidRPr="00657044" w:rsidRDefault="00A11A90" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Signature of Parent #2  </w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -7162,85 +7305,63 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: A COPY OF THE SIGNED, DATED CONSENT FORM MUST BE KEPT BY THE PRINCIPAL INVESTIGATOR AND A COPY MUST BE GIVEN TO THE PARTICIPANT.  IF APPROPRIATE FOR THIS STUDY, A SCANNED COPY OF THE SIGNED CONSENT FORM SHOULD BE UPLOADED TO THE PARTICIPANT’S EPIC/EMR RECORD (UNLESS NO MEDICAL RECORD EXISTS OR WILL BE CREATED). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3BDEED" w14:textId="6321CF1F" w:rsidR="00151B0A" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="332D1545" w14:textId="77777777" w:rsidR="00261A4C" w:rsidRDefault="00261A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk127462429"/>
-      <w:bookmarkStart w:id="1" w:name="_Hlk124930806"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk127462429"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk124930806"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="2313CC41" w14:textId="77777777" w:rsidR="001F313C" w:rsidRPr="00657044" w:rsidRDefault="001F313C" w:rsidP="00846EA4">
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="54032E73" w14:textId="0D7B71BC" w:rsidR="00561492" w:rsidRPr="00657044" w:rsidRDefault="00DD5A93" w:rsidP="00846EA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B926E99" wp14:editId="2104E84F">
                 <wp:simplePos x="0" y="0"/>
@@ -7301,87 +7422,89 @@
                                 <w:b/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Preferred Language</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6B926E99" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-8.6pt;margin-top:21.45pt;width:558.25pt;height:22pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDe+qenJwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnV0m3UdLV0KUJa&#10;FqRdPsBxnMbC9hjbbVK+nrGTLRFwQuRgeTzj55n3ZrK97bUiZ+G8BFPS+SynRBgOtTTHkn59Pry5&#10;ocQHZmqmwIiSXoSnt7vXr7adLcQCWlC1cARBjC86W9I2BFtkmeet0MzPwAqDzgacZgFNd8xqxzpE&#10;1ypb5PnbrANXWwdceI+n94OT7hJ+0wgePjeNF4GokmJuIa0urVVcs92WFUfHbCv5mAb7hyw0kwYf&#10;vULds8DIyck/oLTkDjw0YcZBZ9A0kotUA1Yzz3+r5qllVqRakBxvrzT5/wfLH89fHJE1akeJYRol&#10;ehZ9IO+gJ4vITmd9gUFPFsNCj8cxMlbq7QPwb54Y2LfMHMWdc9C1gtWY3TzezCZXBxwfQaruE9T4&#10;DDsFSEB943QERDIIoqNKl6syMRWOh+v8ZrNeryjh6FusN8s8SZex4uW2dT58EKBJ3JTUofIJnZ0f&#10;fIjZsOIlJGUPStYHqVQy3LHaK0fODLvkkL5UABY5DVOGdCXdrBargYCpz08h8vT9DULLgO2upC7p&#10;zTWIFZG296ZOzRiYVMMeU1Zm5DFSN5AY+qofBRvlqaC+ILEOhu7GacRNC+4HJR12dkn99xNzghL1&#10;0aA4m/lyGUchGcvVeoGGm3qqqYcZjlAlDZQM231I4xN5M3CHIjYy8RvVHjIZU8aOTbSP0xVHYmqn&#10;qF//gN1PAAAA//8DAFBLAwQUAAYACAAAACEAR34Qw98AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAxA70j8Q2QkLmhL103dUppOCAkENxgIrlnjtRWJU5KsK39PdoKj5afn52o7WcNG9KF3&#10;JGExz4AhNU731Ep4f3uYbYCFqEgr4wgl/GCAbX15UalSuxO94riLLUsSCqWS0MU4lJyHpkOrwtwN&#10;SGl3cN6qmEbfcu3VKcmt4XmWFdyqntKFTg1432HztTtaCZvV0/gZnpcvH01xMCLerMfHby/l9dV0&#10;dwss4hT/YDjnp3SoU9PeHUkHZiTMFus8oRJWuQB2BjIhlsD2SV8I4HXF/79Q/wIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDe+qenJwIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBHfhDD3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape w14:anchorId="6B926E99" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-8.6pt;margin-top:21.45pt;width:558.25pt;height:22pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwoQ0iEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1GPEyEQx99N/A6Ed7vbprXtptvL2bPG&#10;5DxNTj8AC2yXyDIItLv10zuwe73m1BcjD4Rh4M/Mb4bNTd9qcpLOKzAlnU5ySqThIJQ5lPTb1/2b&#10;FSU+MCOYBiNLepae3mxfv9p0tpAzaEAL6QiKGF90tqRNCLbIMs8b2TI/ASsNOmtwLQtoukMmHOtQ&#10;vdXZLM/fZh04YR1w6T3u3g1Ouk36dS15+FzXXgaiS4qxhTS7NFdxzrYbVhwcs43iYxjsH6JomTL4&#10;6EXqjgVGjk79JtUq7sBDHSYc2gzqWnGZcsBspvmLbB4bZmXKBeF4e8Hk/58sfzg92i+OhP4d9FjA&#10;lIS398C/e2Jg1zBzkLfOQddIJvDhaUSWddYX49WI2hc+ilTdJxBYZHYMkIT62rWRCuZJUB0LcL5A&#10;l30gHDeX+Wq9XC4o4eibLdfzPFUlY8XTbet8+CChJXFRUodFTersdO9DjIYVT0fiYx60EnuldTLc&#10;odppR04MG2CfRkrgxTFtSFfS9WK2GAD8VSJP408SrQrYyVq1JV1dDrEiYntvROqzwJQe1hiyNiPH&#10;iG6AGPqqJ0qMkCPWCsQZwToYGhc/Gi4acD8p6bBpS+p/HJmTlOiPBouzns7nscuTMV8sZ2i4a091&#10;7WGGo1RJAyXDchfSz4jcDNxiEWuV+D5HMoaMzZiwjx8ndvu1nU49f+/tLwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEd+EMPfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJC5oS9dN&#10;3VKaTggJBDcYCK5Z47UViVOSrCt/T3aCo+Wn5+dqO1nDRvShdyRhMc+AITVO99RKeH97mG2AhahI&#10;K+MIJfxggG19eVGpUrsTveK4iy1LEgqlktDFOJSch6ZDq8LcDUhpd3DeqphG33Lt1SnJreF5lhXc&#10;qp7ShU4NeN9h87U7Wgmb1dP4GZ6XLx9NcTAi3qzHx28v5fXVdHcLLOIU/2A456d0qFPT3h1JB2Yk&#10;zBbrPKESVrkAdgYyIZbA9klfCOB1xf+/UP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;sKENIhMCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAR34Qw98AAAAKAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6064BA00" w14:textId="77777777" w:rsidR="00657044" w:rsidRPr="00DD5A93" w:rsidRDefault="00657044" w:rsidP="006243C1">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DD5A93">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Preferred Language</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5D8F08" w14:textId="12923156" w:rsidR="00C0768B" w:rsidRPr="00DD5A93" w:rsidRDefault="00C0768B" w:rsidP="00846EA4">
-[...4 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="2B5D8F08" w14:textId="12923156" w:rsidR="00C0768B" w:rsidRDefault="00C0768B" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please Note: </w:t>
       </w:r>
       <w:r w:rsidR="00CD321E" w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Each of the following consent elements are required, but the language is</w:t>
@@ -7521,101 +7644,127 @@
         </w:rPr>
         <w:t>IRB’s</w:t>
       </w:r>
       <w:r w:rsidR="00CD321E" w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> language in lieu of the JHM language provided below.</w:t>
       </w:r>
       <w:r w:rsidR="00C451C5" w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="07A86B66" w14:textId="77777777" w:rsidR="00861793" w:rsidRPr="00DD5A93" w:rsidRDefault="00861793" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3414C623" w14:textId="5E2E15AE" w:rsidR="00CB5371" w:rsidRPr="00657044" w:rsidRDefault="00C0768B" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3159"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>HIPAA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C028B95" w14:textId="38E4841D" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
+    <w:p w14:paraId="3D569EE8" w14:textId="77777777" w:rsidR="00861793" w:rsidRDefault="00861793" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C028B95" w14:textId="3566A1B6" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&lt;&lt;If this consent form will be used at an international site, the appropriate privacy language can be found on the JHM IRB website in the HIPAA Authorization Form for Internat</w:t>
       </w:r>
       <w:r w:rsidR="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">ional Research (HIPAA Form 1.1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -7669,66 +7818,98 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="301B81DD" w14:textId="77777777" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>What information is being collected, used, or shared?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A51BFFF" w14:textId="77777777" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
-[...14 lines deleted...]
-        <w:t>To do this research, we will need to collect, use, and share your private health information.  By signing this document, you agree that your health care providers (including both Johns Hopkins Medicine and others) may release your private health information to us, and that we may use any and all of your information that the study team believes it needs to conduct the study.  Your private information may include things learned from the procedures described in this consent form, as well as information from your medical record (which may include information such as HIV status, drug, alcohol or STD treatment, genetic test results, or mental health treatment).</w:t>
+    <w:p w14:paraId="2A51BFFF" w14:textId="44A5565C" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To do this research, we will need to collect, use, and share your private health information.  By signing this document, you agree that your health care providers (including both Johns Hopkins Medicine and others) may release your private health information to us, and that we may use any and all of your information that the study team believes it needs to conduct the study.  Your private information may include things learned from the procedures described in this consent form, as well as information from your medical record (which may include information such as HIV status, drug, alcohol or STD treatment, genetic test results, </w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19" w:rsidRPr="003A3214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>productive health care, gender-affirming care</w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19" w:rsidRPr="003A3214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or mental health treatment).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3F62C5" w14:textId="77777777" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23BCDDD5" w14:textId="77777777" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
@@ -7765,66 +7946,114 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> who may be a part of Johns Hopkins Health System, Johns Hopkins University or the Johns Hopkins Applied Physics Laboratory</w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Additionally, we may share your information with other people at Johns Hopkins, for example if needed for your clinical care or study oversight.  To improve coordination of your research and clinical care, some information about the study you join will be included in your electronic medical record.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B5EFC5" w14:textId="77777777" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EBC1003" w14:textId="77777777" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">By signing this form, you give permission to the research team to share your information with others outside of Johns Hopkins.  This may include the sponsor of the study and its agents or contractors, outside providers, study safety monitors, government agencies, other sites in the study, data managers and other agents and contractors used by the study team.  </w:t>
+    <w:p w14:paraId="5EBC1003" w14:textId="0A6B7934" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>By signing this form, you give permission to the research team to share your information with others outside of Johns Hopkins.  This may include the sponsor of the study and its agents or contractors, outside providers, study safety monitors, government agencies</w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19" w:rsidRPr="00375649">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;&lt;for FDA-regulated studies, add </w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19" w:rsidRPr="00375649">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including the FDA </w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19" w:rsidRPr="00375649">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, other sites in the study, data managers and other agents and contractors used by the study team.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FBF2CD0" w14:textId="77777777" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1427182F" w14:textId="77777777" w:rsidR="00151B0A" w:rsidRPr="00657044" w:rsidRDefault="00151B0A" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8218,141 +8447,122 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>There is a possibility that while reviewing your imaging we may see an unexpected abnormality. This is called an “incidental finding.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2420BC34" w14:textId="77777777" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16E0D6CF" w14:textId="77777777" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
+    <w:p w14:paraId="16E0D6CF" w14:textId="0EB877F5" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="00794B19" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>We will let you know if we see such an incidental finding. Depending on the type of incidental finding, we may contact you by mail, email, or phone. In the case of a potential serious emergency, someone may go to your home.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A9D745A" w14:textId="77777777" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
+        <w:t xml:space="preserve">A qualified person (usually a member of the research team) will talk to you if there is an incidental finding. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0EE6" w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on the type of incidental finding, we may contact you by mail, email, or phone. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA0A119" w14:textId="77777777" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15858088" w14:textId="77777777" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
+    <w:p w14:paraId="5650FEB1" w14:textId="375D8F5D" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...50 lines deleted...]
-        <w:t>If you want, we will give information about this incidental finding to your primary doctor or we will refer you to an appropriate doctor for further evaluation.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If you want, we will</w:t>
+      </w:r>
+      <w:r w:rsidR="00794B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> give information about this incidental finding to your primary doctor or we will refer you to an appropriate doctor for further evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C47B87E" w14:textId="77777777" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="667DC510" w14:textId="77777777" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
@@ -8630,75 +8840,51 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&lt;&lt;</w:t>
       </w:r>
       <w:r w:rsidR="000410D1" w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> cells will be created, include the followin</w:t>
+        <w:t>If iPS cells will be created, include the followin</w:t>
       </w:r>
       <w:r w:rsidR="000410D1" w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>g:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&gt;&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A5FCE0" w14:textId="629C304D" w:rsidR="009A18B7" w:rsidRDefault="009A18B7" w:rsidP="00846EA4">
@@ -9249,118 +9435,96 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30D31240" w14:textId="1C45318E" w:rsidR="006D28C4" w:rsidRPr="00657044" w:rsidRDefault="000410D1" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Describe (i) whether the donated material will be coded or de-identified prior to research use; (ii) if the donors’ identities are retained (even if coded), whether donors can elect to be contacted to receive information through studies of the cell lines, (iii) that restricted and/or directed donation (e.g., to individuals or groups) are/is not permitted.</w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6D81AD89" w14:textId="77777777" w:rsidR="00C0768B" w:rsidRPr="00657044" w:rsidRDefault="00C0768B" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3159"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Future Use</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B948E0B" w14:textId="79AD97B6" w:rsidR="00D01E91" w:rsidRDefault="00D01E91" w:rsidP="00846EA4">
+    <w:p w14:paraId="4AA6E550" w14:textId="77777777" w:rsidR="00861793" w:rsidRDefault="00861793" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B948E0B" w14:textId="632CD9A8" w:rsidR="00D01E91" w:rsidRDefault="00D01E91" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">This language would fulfill the requirement </w:t>
       </w:r>
       <w:r w:rsidR="00C12517" w:rsidRPr="00DD5A93">
         <w:rPr>
@@ -9536,61 +9700,61 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Option A (data only)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F9914D" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk117507667"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk117507667"/>
       <w:r w:rsidRPr="00230F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you join this study, your data will be used to answer the research question and publish the findings of this study.  You will not own your research data. If researchers use your data to create a new product or idea, including those that may have commercial value, you will not benefit financially from those efforts.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="60BE3BFA" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11D2D45A" w14:textId="313887CB" w:rsidR="00340F5F" w:rsidRPr="00340F5F" w:rsidRDefault="00340F5F" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00340F5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -9861,77 +10025,77 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCDFE49" w14:textId="3F946055" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk117529917"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk117529917"/>
       <w:r w:rsidRPr="00230F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you join this study, your data and biospecimens will be used to answer the research question and your data will be used to publish the findings of this study.  Examples of biospecimens include blood, tissue, saliva, urine, bone marrow, cells, etc.  The specific types of biospecimens that will be collected in this study are described </w:t>
       </w:r>
       <w:r w:rsidR="00846EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
       <w:r w:rsidRPr="00230F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.  Most biospecimens contain DNA, which is the genetic code for each person.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="32A0E56D" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="618E5532" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00230F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -10692,67 +10856,769 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No  </w:t>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A0"/>
       </w:r>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512FE906" w14:textId="5895647C" w:rsidR="009D15BE" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
+    <w:p w14:paraId="512FE906" w14:textId="5895647C" w:rsidR="009D15BE" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Signature of Participant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C68CDE" w14:textId="77777777" w:rsidR="00F86DAC" w:rsidRPr="008B45A4" w:rsidRDefault="00F86DAC" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B90EEC" w14:textId="77777777" w:rsidR="00F86DAC" w:rsidRPr="008B45A4" w:rsidRDefault="00F86DAC" w:rsidP="00207C25">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Photographs or Video/Audio Recordings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181A3220" w14:textId="14A17959" w:rsidR="00207C25" w:rsidRPr="008B45A4" w:rsidRDefault="00207C25" w:rsidP="008B45A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;&lt;If your study involves photographs or video/audio recordings, please include the following &gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4001B3BE" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Photographs/Video/Audio recordings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5949C1" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of this research, we are requesting your permission to create and use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[description of images and recordings] (e.g., photographs, video recordings, audio recordings) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to help answer the research question. Any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert description of images and recordings] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>will not be used for advertising or non-study related purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286F40C4" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1455E6" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>You should know that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A304952" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may request that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(identify type of imaging/recording) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>be stopped at any time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0979B6CB" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you agree to allow the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(identify type of imaging and/or recording) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and then change your mind, you may ask us to destroy that imaging/recording. If the imaging/recording has had all identifiers removed, we may not be able to do this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6641B8" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Include the bullet below if the information is relevant for the study&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F3FD9E" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will only use these (identify type of imaging and/or recording) for the purposes of this research. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09558512" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Include the bullet below if the information is relevant for the study&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DEC1F5" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The audio recording will be transcribed by an outside company that has agreed to keep all data confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC3933E" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F4970E" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;&lt;If participants have the choice as to whether to allow the photographs or video/audio recordings and still take part in the study, please include the following&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3353AC5C" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0808B6" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Research Staff: Please indicate the participant’s decision below by checking the appropriate statement:&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B42E5F0" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607C0E63" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to allow the Principal Investigator and Johns Hopkins study team members to make and use photographs/video recordings/audio recordings of me (or the participant I represent) for the purpose of this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1240E2E1" w14:textId="77777777" w:rsidR="00207C25" w:rsidRPr="00DD5A93" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4C8F54" w14:textId="77777777" w:rsidR="00207C25" w:rsidRDefault="00207C25" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>do not agree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to allow the Principal Investigator and Johns Hopkins study team members to make and use photographs/video recordings/audio recordings of me (or the participant I represent) for the purpose of this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8542C5" w14:textId="77777777" w:rsidR="00CB7D14" w:rsidRDefault="00CB7D14" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013BC750" w14:textId="77777777" w:rsidR="00CB7D14" w:rsidRDefault="00CB7D14" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7869FE93" w14:textId="77777777" w:rsidR="00CB7D14" w:rsidRPr="00DD5A93" w:rsidRDefault="00CB7D14" w:rsidP="00207C25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7E06C5" w14:textId="77777777" w:rsidR="00CB7D14" w:rsidRPr="00CB7D14" w:rsidRDefault="00CB7D14" w:rsidP="00CB7D14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB7D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CB7D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CB7D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD6834A" w14:textId="77777777" w:rsidR="00CB7D14" w:rsidRPr="008B45A4" w:rsidRDefault="00CB7D14" w:rsidP="00CB7D14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Participant Signature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Date   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7791EA" w14:textId="77777777" w:rsidR="00CB7D14" w:rsidRPr="008B45A4" w:rsidRDefault="00CB7D14" w:rsidP="00CB7D14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(or Parent/Legally Authorized Representative Signature, if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CF3ADC" w14:textId="2411D920" w:rsidR="00750A50" w:rsidRPr="00657044" w:rsidRDefault="00750A50" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BC353E0" w14:textId="20AEF722" w:rsidR="00750A50" w:rsidRPr="00657044" w:rsidRDefault="00750A50" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
@@ -10994,332 +11860,307 @@
     <w:p w14:paraId="664B3D0E" w14:textId="1C0F527C" w:rsidR="009C0624" w:rsidRPr="00DD5A93" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>For studies using &lt; 0.3 rem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589CCF54" w14:textId="77777777" w:rsidR="00DD5A93" w:rsidRDefault="00DD5A93" w:rsidP="00846EA4">
+    <w:p w14:paraId="6F723540" w14:textId="22B36E57" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00657044">
+        <w:t xml:space="preserve">This research study includes exposure to radiation from x-rays or gamma rays.  This radiation exposure is for research purposes only and is not part of your medical care.  X-rays and gamma rays can damage cells, but at low doses, the body is usually able to repair these cells.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B71B910" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0B71B910" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D54201" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00657044">
+        <w:t>The radiation exposure that you will get in this research study is _____ rem (a rem is a unit of absorbed radiation).  This is less than the 0.3 rem that the average person in the United States gets each year from natural sources like the sun, outer space, air, food, and soil. The risk from the radiation exposure in this research study is very small.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2451D3C4" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The radiation exposure that you will get in this research study is _____ rem (a rem is a unit of absorbed radiation).  This is less than the 0.3 rem that the average person in the United States gets each year from natural sources like the sun, outer space, air, food, and soil. The risk from the radiation exposure in this research study is very small.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2451D3C4" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7235D0E7" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00657044">
+        <w:t>The radiation exposure described here is what you will get from this research study only.  It does not include any exposure you may have received or will receive from other medical tests outside of this study that are a part of your medical care. Radiation risk builds up with each exposure. You should think about your own history of radiation exposure from tests (like x-rays or CT scans) in deciding about the radiation in this study. If you have questions about the total amount of radiation you will be receiving, you should ask your doctor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159C31CB" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The radiation exposure described here is what you will get from this research study only.  It does not include any exposure you may have received or will receive from other medical tests outside of this study that are a part of your medical care. Radiation risk builds up with each exposure. You should think about your own history of radiation exposure from tests (like x-rays or CT scans) in deciding about the radiation in this study. If you have questions about the total amount of radiation you will be receiving, you should ask your doctor.</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242F0699" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00DD5A93" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-      </w:pPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>For studies using &lt; 5.0 rem</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1CEADB" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This research study includes exposure to radiation from x-rays or gamma rays.  This radiation exposure is for research purposes only and is not part of your medical care. X-rays and gamma rays from natural or medical sources can damage the genetic material (DNA) in your cells. At low doses, the body is usually able to repair the damage.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6AB424" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8DA817" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The radiation exposure that you will get in this research study is _____ rem (a rem is a unit of absorbed radiation).  This is more than the 0.3 rem that the average person in the United States gets each year from natural sources like the sun, outer space, air, food and soil.  It is less than the 5 rems of radiation that is allowed each year for people who are exposed to radiation in their jobs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24763A1F" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A080D7" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The radiation exposure described here is what you will get from this research study only. It does not include any exposure you may have received or will receive from other tests outside of this study that are a part of your medical care. Radiation risk builds up with each exposure. You should think about your own history of radiation exposure from tests (like x-rays or CT scans) in deciding about the radiation in this study.  If you have questions about the total amount of radiation you will be receiving, you should ask your doctor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBCEA04" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6A651B" w14:textId="12CAAD8C" w:rsidR="009C0624" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>For studies using &lt; 5.0 rem</w:t>
+        <w:t>For studies using &gt; 5.0 – 15 rem</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...140 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="258EAB61" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This research study includes exposure to radiation from x-rays or gamma-rays.  This radiation exposure is for research purposes only and is not part of your medical care.  X-rays and gamma rays can damage the genetic material (DNA) in cells.  At low doses, cells usually can repair this damage. There is some possibility that an incorrect repair may increase the risk of cancer in your lifetime. The normal lifetime risk of cancer is 25%.  A radiation dose of 15 rems (a rem is a unit of radiation dose) would increase your lifetime risk to 25.6%.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D517244" w14:textId="77777777" w:rsidR="009C0624" w:rsidRPr="00657044" w:rsidRDefault="009C0624" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -11402,51 +12243,65 @@
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3159"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GINA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC61934" w14:textId="5338AE94" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
+    <w:p w14:paraId="5033F030" w14:textId="77777777" w:rsidR="00861793" w:rsidRDefault="00861793" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC61934" w14:textId="7FB7FB63" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&lt;&lt;Insert this paragraph if genetic testing is being done in this study&gt;&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="408E3789" w14:textId="77777777" w:rsidR="008E649B" w:rsidRPr="00657044" w:rsidRDefault="008E649B" w:rsidP="00846EA4">
@@ -11511,94 +12366,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46FA4062" w14:textId="7874C240" w:rsidR="004E0EE6" w:rsidRPr="00657044" w:rsidRDefault="004E0EE6" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Johns Hopkins follows procedures so that people who work with your DNA information for research cannot discover it belongs to you, unless you have given consent. However, new techniques may be developed that in the future make it easier to link your genetic data to you, so we cannot promise that your genetic information will never be linked to you.</w:t>
       </w:r>
-    </w:p>
-[...42 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2F545143" w14:textId="77777777" w:rsidR="00846EA4" w:rsidRPr="00657044" w:rsidRDefault="00846EA4" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75F10560" w14:textId="165A2936" w:rsidR="00BD5831" w:rsidRPr="00657044" w:rsidRDefault="00F9040D" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -11826,58 +12637,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CAB67DC" w14:textId="32BE9A4F" w:rsidR="00286A0F" w:rsidRPr="00657044" w:rsidRDefault="00F9040D" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This study is protected by a Certificate of Confidentiality that helps keep your information private when stored in the U.S.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16419CC8" w14:textId="77777777" w:rsidR="00286A0F" w:rsidRPr="00657044" w:rsidRDefault="00286A0F" w:rsidP="00846EA4">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="20C6541D" w14:textId="77777777" w:rsidR="00286A0F" w:rsidRPr="00657044" w:rsidRDefault="00286A0F" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23239BC8" w14:textId="181431A3" w:rsidR="008E7AD8" w:rsidRPr="00417317" w:rsidRDefault="008E7AD8" w:rsidP="008E7AD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417317">
         <w:rPr>
@@ -12311,51 +13114,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Date/Time         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6989BDC7" w14:textId="77777777" w:rsidR="008E7AD8" w:rsidRPr="003E1C5E" w:rsidRDefault="008E7AD8" w:rsidP="008E7AD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>&lt;&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Impartial Witness: A person who is independent of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>study</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12580,51 +13382,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="139528B3" w14:textId="1B9C68C3" w:rsidR="00286A0F" w:rsidRPr="00657044" w:rsidRDefault="00DD5A93" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59154903" wp14:editId="16A7E71B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>190500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>129540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7287895" cy="293370"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="11430"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -12665,51 +13466,51 @@
                                 <w:b/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Assent Language</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="59154903" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:15pt;margin-top:10.2pt;width:573.85pt;height:23.1pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAav6FsJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhxkyUx4hRdugwD&#10;ugvQ7gNkWY6FSaImKbG7ry8lu1nQbS/D/CCIInVEnkN6c91rRU7CeQmmpLPJlBJhONTSHEr67WH/&#10;ZkWJD8zUTIERJX0Unl5vX7/adLYQObSgauEIghhfdLakbQi2yDLPW6GZn4AVBp0NOM0Cmu6Q1Y51&#10;iK5Vlk+nb7MOXG0dcOE9nt4OTrpN+E0jePjSNF4EokqKuYW0urRWcc22G1YcHLOt5GMa7B+y0Ewa&#10;fPQMdcsCI0cnf4PSkjvw0IQJB51B00guUg1YzWz6opr7llmRakFyvD3T5P8fLP98+uqIrEuaU2KY&#10;RokeRB/IO+hJHtnprC8w6N5iWOjxGFVOlXp7B/y7JwZ2LTMHceMcdK1gNWY3izezi6sDjo8gVfcJ&#10;anyGHQMkoL5xOlKHZBBER5Uez8rEVDgeLvPVcrVeUMLRl6+vrpZJuowVz7et8+GDAE3ipqQOlU/o&#10;7HTnQ8yGFc8h8TEPStZ7qVQy3KHaKUdODLtkn75UwIswZUhX0vUiXwwE/BVimr4/QWgZsN2V1CVd&#10;nYNYEWl7b+rUjIFJNewxZWVGHiN1A4mhr/pRsFGeCupHJNbB0N04jbhpwf2kpMPOLqn/cWROUKI+&#10;GhRnPZvP4ygkY75Y5mi4S0916WGGI1RJAyXDdhfS+ETeDNygiI1M/Ea1h0zGlLFjE+3jdMWRuLRT&#10;1K9/wPYJAAD//wMAUEsDBBQABgAIAAAAIQDplvPZ3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcELX7I6eEbCqEBIIbFARXN3aTCHsdbDcNb497guNoRjPfVJvJWTaaEHtP&#10;CPOZAGao8bqnFuH97eF6DSwmRVpZTwbhx0TY1OdnlSq1P9KrGbepZbmEYqkQupSGkvPYdMapOPOD&#10;oeztfXAqZRlaroM65nJn+UIIyZ3qKS90ajD3nWm+tgeHsF49jZ/xefny0ci9vUlXxfj4HRAvL6a7&#10;W2DJTOkvDCf8jA51Ztr5A+nILMJS5CsJYSFWwE7+vCgKYDsEKSXwuuL/H9S/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABq/oWwmAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAOmW89nfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+              <v:shape w14:anchorId="59154903" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:15pt;margin-top:10.2pt;width:573.85pt;height:23.1pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7EiQ+FgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC9O3GRJrDhVly7T&#10;pO6H1O0POGMco2GOAYnd/fU9SJpG3fYyjQfEcfDl7nPH6nroNDtI5xWakk9GY86kEVgrsyv592/b&#10;NwvOfABTg0YjS/4gPb9ev3616m0hc2xR19IxEjG+6G3J2xBskWVetLIDP0IrDTkbdB0EMt0uqx30&#10;pN7pLB+P32Y9uto6FNJ72r09Ovk66TeNFOFL03gZmC45xRbS7NJcxTlbr6DYObCtEqcw4B+i6EAZ&#10;evQsdQsB2N6p36Q6JRx6bMJIYJdh0yghUw6UzWT8Ipv7FqxMuRAcb8+Y/P+TFZ8P9/arY2F4hwMV&#10;MCXh7R2KH54Z3LRgdvLGOexbCTU9PInIst764nQ1ovaFjyJV/wlrKjLsAyahoXFdpEJ5MlKnAjyc&#10;ocshMEGb83wxXyxnnAny5curq3mqSgbF023rfPggsWNxUXJHRU3qcLjzIUYDxdOR+JhHreqt0joZ&#10;bldttGMHoAbYppESeHFMG9aXfDnLZ0cAf5UYp/EniU4F6mStupIvzoegiNjemzr1WQClj2sKWZsT&#10;x4juCDEM1cBUTRjiAxFrhfUDgXV4bFz6aLRo0f3irKemLbn/uQcnOdMfDRVnOZlOY5cnYzqb52S4&#10;S0916QEjSKrkgbPjchPSz4jcDN5QERuV+D5HcgqZmjFhP32c2O2Xdjr1/L3XjwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAOmW89nfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQ&#10;tfsjp4RsKoQEghsUBFc3dpMIex1sNw1vj3uC42hGM99Um8lZNpoQe08I85kAZqjxuqcW4f3t4XoN&#10;LCZFWllPBuHHRNjU52eVKrU/0qsZt6lluYRiqRC6lIaS89h0xqk484Oh7O19cCplGVqugzrmcmf5&#10;QgjJneopL3RqMPedab62B4ewXj2Nn/F5+fLRyL29SVfF+PgdEC8vprtbYMlM6S8MJ/yMDnVm2vkD&#10;6cgswlLkKwlhIVbATv68KApgOwQpJfC64v8f1L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAexIkPhYCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA6Zbz2d8AAAAJAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="39EE8422" w14:textId="5A749DE4" w:rsidR="00DD5A93" w:rsidRPr="00657044" w:rsidRDefault="00DD5A93" w:rsidP="006243C1">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Assent Language</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="page"/>
               </v:shape>
@@ -12825,51 +13626,50 @@
     <w:p w14:paraId="595C6763" w14:textId="3C70820A" w:rsidR="00EE2AF3" w:rsidRPr="00657044" w:rsidRDefault="00EE2AF3" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7645DFCE" w14:textId="1F362D7F" w:rsidR="003B3A03" w:rsidRPr="00DD5A93" w:rsidRDefault="00DD5A93" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657044">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E57E205" wp14:editId="7C7C25C5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>190500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7082790" cy="293370"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="11430"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -12910,51 +13710,51 @@
                                 <w:b/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Waiver of Documentation of Consent Script</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0E57E205" id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:15pt;width:557.7pt;height:23.1pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWKjqqJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06RpS9uo6WrpUoS0&#10;XKRdPsBxnMbC9gTbbVK+fsdOtlQLvCDyYHk84+OZc2ayuem1IidhnQRT0OkkpUQYDpU0h4J+e9y/&#10;WVHiPDMVU2BEQc/C0Zvt61ebrs1FBg2oSliCIMblXVvQxvs2TxLHG6GZm0ArDDprsJp5NO0hqSzr&#10;EF2rJEvTt0kHtmotcOEcnt4NTrqN+HUtuP9S1054ogqKufm42riWYU22G5YfLGsbycc02D9koZk0&#10;+OgF6o55Ro5W/galJbfgoPYTDjqBupZcxBqwmmn6opqHhrUi1oLkuPZCk/t/sPzz6aslsirojBLD&#10;NEr0KHpP3kFPZoGdrnU5Bj20GOZ7PEaVY6WuvQf+3REDu4aZg7i1FrpGsAqzm4abydXVAccFkLL7&#10;BBU+w44eIlBfWx2oQzIIoqNK54syIRWOh8t0lS3X6OLoy9az2TJKl7D8+XZrnf8gQJOwKahF5SM6&#10;O907H7Jh+XNIeMyBktVeKhUNeyh3ypITwy7Zxy8W8CJMGdIVdL3IFgMBf4VI4/cnCC09truSuqCr&#10;SxDLA23vTRWb0TOphj2mrMzIY6BuINH3ZT8KNspTQnVGYi0M3Y3TiJsG7E9KOuzsgrofR2YFJeqj&#10;QXHW0/k8jEI05otlhoa99pTXHmY4QhXUUzJsdz6OT+DNwC2KWMvIb1B7yGRMGTs20j5OVxiJaztG&#10;/foHbJ8AAAD//wMAUEsDBBQABgAIAAAAIQAjgujR3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcUOukLWkJ2VQICURv0CK4uvE2iYjXwXbT8Pe4JzitRjOaeVusR9OJgZxv&#10;LSOk0wQEcWV1yzXC++5psgLhg2KtOsuE8EMe1uXlRaFybU/8RsM21CKWsM8VQhNCn0vpq4aM8lPb&#10;E0fvYJ1RIUpXS+3UKZabTs6SJJNGtRwXGtXTY0PV1/ZoEFaLl+HTb+avH1V26O7CzXJ4/naI11fj&#10;wz2IQGP4C8MZP6JDGZn29sjaiw4hPhIQ5km8ZzdNbxcg9gjLbAayLOR//vIXAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAlio6qiYCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAI4Lo0d4AAAAHAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+              <v:shape w14:anchorId="0E57E205" id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:15pt;width:557.7pt;height:23.1pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDP1yQ8FQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3acZEmMOEWXLsOA&#10;7gfo9gCyLMfCZFGTlNjZ05eS3TTotsswHQRSpD6SH8nNTd8qchLWSdAFnU5SSoTmUEl9KOj3b/s3&#10;K0qcZ7piCrQo6Fk4erN9/WrTmVxk0ICqhCUIol3emYI23ps8SRxvRMvcBIzQaKzBtsyjag9JZVmH&#10;6K1KsjR9m3RgK2OBC+fw9W4w0m3Er2vB/Ze6dsITVVDMzcfbxrsMd7LdsPxgmWkkH9Ng/5BFy6TG&#10;oBeoO+YZOVr5G1QruQUHtZ9waBOoa8lFrAGrmaYvqnlomBGxFiTHmQtN7v/B8s+nB/PVEt+/gx4b&#10;GItw5h74D0c07BqmD+LWWugawSoMPA2UJZ1x+fg1UO1yF0DK7hNU2GR29BCB+tq2gRWskyA6NuB8&#10;IV30nnB8XKarbLlGE0dbtp7NlrErCcuffhvr/AcBLQlCQS02NaKz073zIRuWP7mEYA6UrPZSqajY&#10;Q7lTlpwYDsA+nljACzelSVfQ9SJbDAT8FSKN508QrfQ4yUq2BV1dnFgeaHuvqzhnnkk1yJiy0iOP&#10;gbqBRN+XPZFVQWchQKC1hOqMxFoYBhcXDYUG7C9KOhzagrqfR2YFJeqjxuasp/N5mPKozBfLDBV7&#10;bSmvLUxzhCqop2QQdz5uRuBNwy02sZaR3+dMxpRxGCPt4+KEab/Wo9fzem8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAI4Lo0d4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;pC1pCdlUCAlEb9AiuLrxNomI18F20/D3uCc4rUYzmnlbrEfTiYGcby0jpNMEBHFldcs1wvvuabIC&#10;4YNirTrLhPBDHtbl5UWhcm1P/EbDNtQilrDPFUITQp9L6auGjPJT2xNH72CdUSFKV0vt1CmWm07O&#10;kiSTRrUcFxrV02ND1df2aBBWi5fh02/mrx9Vdujuws1yeP52iNdX48M9iEBj+AvDGT+iQxmZ9vbI&#10;2osOIT4SEOZJvGc3TW8XIPYIy2wGsizkf/7yFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AM/XJDwVAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACOC6NHeAAAABwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="047FBD4C" w14:textId="4FF512A7" w:rsidR="00DD5A93" w:rsidRPr="00657044" w:rsidRDefault="00DD5A93" w:rsidP="006243C1">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Waiver of Documentation of Consent Script</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
@@ -13901,51 +14701,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F213E65" w14:textId="104CB32C" w:rsidR="003B3A03" w:rsidRPr="00DD5A93" w:rsidRDefault="003B3A03" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>RISKS/DISCOMFORTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C50CD86" w14:textId="4C5A44A7" w:rsidR="003B3A03" w:rsidRPr="001B672C" w:rsidRDefault="003B3A03" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="C00000"/>
@@ -14783,213 +15582,218 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583FD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You will not own the data and/or biospecimens collected from you as part of this research study. If researchers use them to create a new product or idea, including those that may have commercial value, you will not benefit financially from those efforts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD06B5F" w14:textId="77777777" w:rsidR="00583FD1" w:rsidRPr="00583FD1" w:rsidRDefault="00583FD1" w:rsidP="00583FD1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72E457C8" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
+    <w:p w14:paraId="72E457C8" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="008B45A4" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Include the following paragraphs if the study does not have a commercial sponsor&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0879DC" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00230F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>&lt;&lt;Include the following paragraphs if the study does not have a commercial sponsor&gt;&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D0879DC" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
+        <w:t xml:space="preserve">Your data and/or biospecimens may be shared with researchers at Johns Hopkins and other institutions, for-profit companies, sponsors, government agencies, and other research partners. Your data and/or biospecimens may also be put in government or other databases/repositories. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0937BD79" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7FA7AA" w14:textId="77777777" w:rsidR="00583FD1" w:rsidRPr="00583FD1" w:rsidRDefault="00583FD1" w:rsidP="00583FD1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00583FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Johns Hopkins protects research data/biospecimens by limiting the type of information that is shared and how it may be used, especially your personal information. This may occur through data/specimen sharing agreements and review by oversight groups.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABC01B7" w14:textId="77777777" w:rsidR="00583FD1" w:rsidRDefault="00583FD1" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6C888C" w14:textId="6AB3471D" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00230F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0937BD79" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
+        <w:t xml:space="preserve">Generally, when sharing information or biospecimens for future research we will take precautions to remove any information that could identify you (like your name or medical record number) before sharing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BF4889" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D7FA7AA" w14:textId="77777777" w:rsidR="00583FD1" w:rsidRPr="00583FD1" w:rsidRDefault="00583FD1" w:rsidP="00583FD1">
+    <w:p w14:paraId="63CDB724" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7ABC01B7" w14:textId="77777777" w:rsidR="00583FD1" w:rsidRDefault="00583FD1" w:rsidP="00846EA4">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F7C335" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3A6C888C" w14:textId="6AB3471D" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
+      <w:r w:rsidRPr="00230F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data/biospecimen sharing could change over time, and may continue after the study ends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D08AE01" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00230F0E">
-[...8 lines deleted...]
-    <w:p w14:paraId="70BF4889" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
+    </w:p>
+    <w:p w14:paraId="01084FD5" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="008B45A4" w:rsidRDefault="00230F0E" w:rsidP="008B45A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>&lt;&lt;Insert the following paragraph if the study has a commercial sponsor&gt;&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EB4E69" w14:textId="77777777" w:rsidR="00230F0E" w:rsidRPr="00230F0E" w:rsidRDefault="00230F0E" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00230F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">By agreeing to be in this study, you allow the Sponsor to use study data/biospecimens for commercial purposes, and to use and share data/biospecimens from this study in the future.  Johns Hopkins may also use and share study data for patient care, academic uses and publication, and when required by law. </w:t>
       </w:r>
     </w:p>
@@ -15580,111 +16384,102 @@
     <w:p w14:paraId="248C04D2" w14:textId="77777777" w:rsidR="003B3A03" w:rsidRPr="00DD5A93" w:rsidRDefault="003B3A03" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AA1B9B1" w14:textId="77777777" w:rsidR="003B3A03" w:rsidRPr="00DD5A93" w:rsidRDefault="003B3A03" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your Authorization for the collection, use, and sharing of your information does not expire. We will continue to collect information about you until the end of the study unless you tell us that you have changed your mind. If you change your mind and do not want your information to be used for the study, you must contact the Principal Investigator by using the contact information provided in this </w:t>
-[...8 lines deleted...]
-        <w:t>document. Your cancellation will not affect information already collected in the study, or information that has already been shared with others before you cancelled your authorization.</w:t>
+        <w:t>Your Authorization for the collection, use, and sharing of your information does not expire. We will continue to collect information about you until the end of the study unless you tell us that you have changed your mind. If you change your mind and do not want your information to be used for the study, you must contact the Principal Investigator by using the contact information provided in this document. Your cancellation will not affect information already collected in the study, or information that has already been shared with others before you cancelled your authorization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195D8722" w14:textId="77777777" w:rsidR="003B3A03" w:rsidRPr="00DD5A93" w:rsidRDefault="003B3A03" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3415CFEF" w14:textId="0F7BA195" w:rsidR="003B3A03" w:rsidRDefault="003B3A03" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>We try to make sure that everyone who needs to see your information uses it only for the study and keeps it confidential - but, we cannot guarantee this.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F29145" w14:textId="77777777" w:rsidR="00583FD1" w:rsidRPr="00DD5A93" w:rsidRDefault="00583FD1" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FBE3BE1" w14:textId="5CBC0B74" w:rsidR="00846EA4" w:rsidRPr="00846EA4" w:rsidRDefault="00846EA4" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk128650693"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk128650693"/>
       <w:r w:rsidRPr="003138A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>&lt;&lt;If the study has a Certificate of Confidentiality, include the following: &gt;&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600BE394" w14:textId="77777777" w:rsidR="00846EA4" w:rsidRPr="003138A5" w:rsidRDefault="00846EA4" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003138A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15761,51 +16556,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EE6093B" w14:textId="77777777" w:rsidR="00846EA4" w:rsidRPr="003138A5" w:rsidRDefault="00846EA4" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003138A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Disclosures that you consent to in this document are not protected. This includes putting research data in the medical record or sharing research data for this study or future research. Disclosures that you make yourself are also not protected.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="43D6E096" w14:textId="74677C4D" w:rsidR="003B3A03" w:rsidRPr="00DD5A93" w:rsidRDefault="003B3A03" w:rsidP="00846EA4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2572AF63" w14:textId="77777777" w:rsidR="003B3A03" w:rsidRPr="00DD5A93" w:rsidRDefault="003B3A03" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="C00000"/>
@@ -16030,76 +16825,76 @@
     <w:p w14:paraId="1AFE1CD6" w14:textId="77777777" w:rsidR="003B3A03" w:rsidRPr="00DD5A93" w:rsidRDefault="003B3A03" w:rsidP="00846EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003B3A03" w:rsidRPr="00DD5A93" w:rsidSect="00146093">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="042268AE" w14:textId="77777777" w:rsidR="007207F5" w:rsidRDefault="007207F5" w:rsidP="00784BC9">
+    <w:p w14:paraId="0A0DEB94" w14:textId="77777777" w:rsidR="00D6128E" w:rsidRDefault="00D6128E" w:rsidP="00784BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="774D2907" w14:textId="77777777" w:rsidR="007207F5" w:rsidRDefault="007207F5" w:rsidP="00784BC9">
+    <w:p w14:paraId="255213A9" w14:textId="77777777" w:rsidR="00D6128E" w:rsidRDefault="00D6128E" w:rsidP="00784BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -16116,123 +16911,123 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="74E6EF25" w14:textId="7A5EC8D4" w:rsidR="00657044" w:rsidRPr="00A62D02" w:rsidRDefault="00657044">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74E6EF25" w14:textId="223B433D" w:rsidR="00657044" w:rsidRPr="00A62D02" w:rsidRDefault="00657044">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A62D02">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">JHM IRB Consent Language </w:t>
     </w:r>
-    <w:r w:rsidR="004D36B4">
+    <w:r w:rsidR="00794B19">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>April 2025</w:t>
+      <w:t xml:space="preserve">June 2026 </w:t>
     </w:r>
-    <w:r w:rsidR="008E7AD8">
+    <w:r w:rsidR="005039E0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>_v</w:t>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="004D36B4">
+    <w:r w:rsidR="00794B19">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="023CE04F" w14:textId="77777777" w:rsidR="007207F5" w:rsidRDefault="007207F5" w:rsidP="00784BC9">
+    <w:p w14:paraId="0FC9072E" w14:textId="77777777" w:rsidR="00D6128E" w:rsidRDefault="00D6128E" w:rsidP="00784BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C158177" w14:textId="77777777" w:rsidR="007207F5" w:rsidRDefault="007207F5" w:rsidP="00784BC9">
+    <w:p w14:paraId="6389E5AD" w14:textId="77777777" w:rsidR="00D6128E" w:rsidRDefault="00D6128E" w:rsidP="00784BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00143FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="132E4BE6"/>
     <w:lvl w:ilvl="0" w:tplc="EC1EDED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -20260,481 +21055,511 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2094204768">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1606425991">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1380204484">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="946498247">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="881553490">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="50078636">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1312178395">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="686714076">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1382290745">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1680620649">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1810852983">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1771470482">
     <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1966159889">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="692726150">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1965888683">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="30038520">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2131169671">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="274602770">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1185822443">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1928994972">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1366370210">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="116336790">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1626698559">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="58526018">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="377049168">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="408310229">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1917088203">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1206871881">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2059551549">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1022049439">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1180701545">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1504779241">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="908072508">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1042901953">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1243877128">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="656035033">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="186213188">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="565722985">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="567307823">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="218522536">
     <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A054B"/>
     <w:rsid w:val="000153AD"/>
     <w:rsid w:val="000410D1"/>
     <w:rsid w:val="00043EDA"/>
     <w:rsid w:val="00072A33"/>
     <w:rsid w:val="0009574E"/>
     <w:rsid w:val="000A1F64"/>
     <w:rsid w:val="000A39B6"/>
     <w:rsid w:val="000C308F"/>
     <w:rsid w:val="000E7E94"/>
+    <w:rsid w:val="00107805"/>
     <w:rsid w:val="00112AFC"/>
+    <w:rsid w:val="00123334"/>
     <w:rsid w:val="001273CF"/>
     <w:rsid w:val="001349B7"/>
     <w:rsid w:val="00146093"/>
     <w:rsid w:val="00151B0A"/>
     <w:rsid w:val="00155FA6"/>
     <w:rsid w:val="001638F0"/>
     <w:rsid w:val="001702D0"/>
     <w:rsid w:val="00193F4A"/>
     <w:rsid w:val="001B672C"/>
     <w:rsid w:val="001D7927"/>
     <w:rsid w:val="001F313C"/>
     <w:rsid w:val="001F79B1"/>
+    <w:rsid w:val="00207C25"/>
+    <w:rsid w:val="00223680"/>
+    <w:rsid w:val="0022745C"/>
     <w:rsid w:val="002306AA"/>
     <w:rsid w:val="00230F0E"/>
+    <w:rsid w:val="002326EC"/>
     <w:rsid w:val="0026084E"/>
     <w:rsid w:val="00261A4C"/>
     <w:rsid w:val="002705BE"/>
     <w:rsid w:val="00276424"/>
     <w:rsid w:val="00286A0F"/>
     <w:rsid w:val="00286FC9"/>
     <w:rsid w:val="0029133D"/>
+    <w:rsid w:val="002B368B"/>
     <w:rsid w:val="002B7ADB"/>
     <w:rsid w:val="002C0E9C"/>
     <w:rsid w:val="002C7539"/>
     <w:rsid w:val="002E7D54"/>
     <w:rsid w:val="00307030"/>
     <w:rsid w:val="003138A5"/>
     <w:rsid w:val="00340F5F"/>
     <w:rsid w:val="003745DA"/>
     <w:rsid w:val="003B3A03"/>
     <w:rsid w:val="003B3EC9"/>
     <w:rsid w:val="003C2B4E"/>
     <w:rsid w:val="003E064D"/>
+    <w:rsid w:val="004046FB"/>
     <w:rsid w:val="00404E99"/>
     <w:rsid w:val="00417317"/>
     <w:rsid w:val="00492E25"/>
     <w:rsid w:val="004946C1"/>
+    <w:rsid w:val="004967BE"/>
     <w:rsid w:val="004A0E13"/>
     <w:rsid w:val="004A44BA"/>
     <w:rsid w:val="004B6E46"/>
     <w:rsid w:val="004D36B4"/>
     <w:rsid w:val="004E0C75"/>
     <w:rsid w:val="004E0EE6"/>
     <w:rsid w:val="004F04C6"/>
     <w:rsid w:val="004F3495"/>
     <w:rsid w:val="004F6045"/>
     <w:rsid w:val="004F6DCF"/>
+    <w:rsid w:val="005039E0"/>
     <w:rsid w:val="00536B69"/>
+    <w:rsid w:val="00542EF0"/>
     <w:rsid w:val="00561492"/>
     <w:rsid w:val="00565A7B"/>
     <w:rsid w:val="00573C3E"/>
+    <w:rsid w:val="005775FD"/>
     <w:rsid w:val="00581E6B"/>
     <w:rsid w:val="00583FD1"/>
     <w:rsid w:val="005A5B2C"/>
     <w:rsid w:val="005C4D6F"/>
     <w:rsid w:val="005E3055"/>
     <w:rsid w:val="005F285F"/>
     <w:rsid w:val="00600ABA"/>
     <w:rsid w:val="0061142F"/>
     <w:rsid w:val="00614858"/>
     <w:rsid w:val="006243C1"/>
     <w:rsid w:val="00647538"/>
     <w:rsid w:val="006519A5"/>
     <w:rsid w:val="00651CD0"/>
     <w:rsid w:val="00657044"/>
     <w:rsid w:val="006708C5"/>
     <w:rsid w:val="00675AFF"/>
     <w:rsid w:val="00683FA3"/>
     <w:rsid w:val="00685D71"/>
     <w:rsid w:val="006C1660"/>
     <w:rsid w:val="006D28C4"/>
     <w:rsid w:val="00710F62"/>
     <w:rsid w:val="007207F5"/>
     <w:rsid w:val="00750A50"/>
     <w:rsid w:val="00781570"/>
     <w:rsid w:val="00784BC9"/>
+    <w:rsid w:val="00794B19"/>
     <w:rsid w:val="007A31CE"/>
+    <w:rsid w:val="007B6DB3"/>
+    <w:rsid w:val="007C66C8"/>
     <w:rsid w:val="007E1720"/>
     <w:rsid w:val="007F3183"/>
     <w:rsid w:val="00805509"/>
+    <w:rsid w:val="00805DC4"/>
     <w:rsid w:val="008112E9"/>
     <w:rsid w:val="00814FA7"/>
     <w:rsid w:val="00846EA4"/>
+    <w:rsid w:val="00861793"/>
     <w:rsid w:val="00884323"/>
     <w:rsid w:val="00897BEB"/>
+    <w:rsid w:val="008B45A4"/>
     <w:rsid w:val="008C24FF"/>
     <w:rsid w:val="008C481B"/>
     <w:rsid w:val="008E4B65"/>
     <w:rsid w:val="008E6032"/>
     <w:rsid w:val="008E649B"/>
     <w:rsid w:val="008E7AD8"/>
     <w:rsid w:val="008F2EC9"/>
     <w:rsid w:val="008F3016"/>
     <w:rsid w:val="00904993"/>
     <w:rsid w:val="009062EC"/>
+    <w:rsid w:val="009162B2"/>
     <w:rsid w:val="00937226"/>
     <w:rsid w:val="00946A30"/>
     <w:rsid w:val="009518FB"/>
     <w:rsid w:val="009A054B"/>
     <w:rsid w:val="009A064F"/>
     <w:rsid w:val="009A18B7"/>
     <w:rsid w:val="009C0624"/>
     <w:rsid w:val="009D15BE"/>
     <w:rsid w:val="00A03D50"/>
     <w:rsid w:val="00A11A90"/>
     <w:rsid w:val="00A35129"/>
     <w:rsid w:val="00A56B2E"/>
     <w:rsid w:val="00A62D02"/>
     <w:rsid w:val="00A86B23"/>
     <w:rsid w:val="00A91A18"/>
     <w:rsid w:val="00AA17C7"/>
     <w:rsid w:val="00AB52FB"/>
     <w:rsid w:val="00AE36A0"/>
     <w:rsid w:val="00B1033D"/>
     <w:rsid w:val="00B26D27"/>
     <w:rsid w:val="00B30E58"/>
     <w:rsid w:val="00B3397C"/>
+    <w:rsid w:val="00B46B0C"/>
+    <w:rsid w:val="00B73FC4"/>
     <w:rsid w:val="00B7687E"/>
     <w:rsid w:val="00B76DF6"/>
+    <w:rsid w:val="00B80BE4"/>
+    <w:rsid w:val="00B82A11"/>
     <w:rsid w:val="00B93EF7"/>
     <w:rsid w:val="00BA4E65"/>
     <w:rsid w:val="00BB6713"/>
+    <w:rsid w:val="00BB78EB"/>
     <w:rsid w:val="00BD5831"/>
     <w:rsid w:val="00BF6D06"/>
     <w:rsid w:val="00C0768B"/>
     <w:rsid w:val="00C12517"/>
     <w:rsid w:val="00C21062"/>
     <w:rsid w:val="00C363B3"/>
     <w:rsid w:val="00C451C5"/>
+    <w:rsid w:val="00C52562"/>
     <w:rsid w:val="00C939E0"/>
     <w:rsid w:val="00CB5371"/>
+    <w:rsid w:val="00CB7D14"/>
     <w:rsid w:val="00CD321E"/>
     <w:rsid w:val="00CD4900"/>
     <w:rsid w:val="00CD6B99"/>
     <w:rsid w:val="00CF6C31"/>
     <w:rsid w:val="00D01E91"/>
     <w:rsid w:val="00D028CE"/>
     <w:rsid w:val="00D100BC"/>
     <w:rsid w:val="00D11DFB"/>
+    <w:rsid w:val="00D12752"/>
     <w:rsid w:val="00D13207"/>
     <w:rsid w:val="00D13724"/>
     <w:rsid w:val="00D24032"/>
+    <w:rsid w:val="00D51ADD"/>
+    <w:rsid w:val="00D6128E"/>
     <w:rsid w:val="00D614F8"/>
     <w:rsid w:val="00D9110E"/>
     <w:rsid w:val="00DA0BDD"/>
     <w:rsid w:val="00DC58D5"/>
     <w:rsid w:val="00DD5A93"/>
     <w:rsid w:val="00DF7DC1"/>
     <w:rsid w:val="00E26DDA"/>
     <w:rsid w:val="00E34B1B"/>
     <w:rsid w:val="00EC341F"/>
     <w:rsid w:val="00EE2AF3"/>
     <w:rsid w:val="00F044AE"/>
     <w:rsid w:val="00F73650"/>
+    <w:rsid w:val="00F86DAC"/>
     <w:rsid w:val="00F9040D"/>
     <w:rsid w:val="00FA16FE"/>
     <w:rsid w:val="00FC3026"/>
     <w:rsid w:val="00FC6020"/>
     <w:rsid w:val="00FC6A79"/>
     <w:rsid w:val="00FE40AE"/>
     <w:rsid w:val="00FF7AC6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="421FC2B8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A4745A52-7547-4503-942C-19A0048AFE50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21186,67 +22011,65 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C451C5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B1033D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B1033D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B1033D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B1033D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -21519,51 +22342,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00583FD1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00583FD1"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="23479653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="268321649">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21978,50 +22801,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F146525DE0127B4BAA3891D7770D178F" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="58e31b8ada080343073dfd95161cbccd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="b5d15aea-dd70-4d69-a9be-2fd8d641e020" xmlns:ns4="a013dcc8-f087-497b-bd59-718d672b81c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="765bf3b689dd2d8b168a85a9b94b143e" ns3:_="" ns4:_="">
     <xsd:import namespace="b5d15aea-dd70-4d69-a9be-2fd8d641e020"/>
     <xsd:import namespace="a013dcc8-f087-497b-bd59-718d672b81c8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -22200,143 +23038,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A55D5B8A-5ECC-4C7F-B62D-394F699D6A87}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C431D92-320D-465B-9D65-4D161325AA4B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20710627-85F4-43FF-83FA-8FCF04E64DD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b5d15aea-dd70-4d69-a9be-2fd8d641e020"/>
     <ds:schemaRef ds:uri="a013dcc8-f087-497b-bd59-718d672b81c8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8B3970C-8EBA-4DA7-A97B-74C96F6D3C37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>8907</Words>
-  <Characters>50775</Characters>
+  <Words>9234</Words>
+  <Characters>52639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>423</Lines>
-  <Paragraphs>119</Paragraphs>
+  <Lines>438</Lines>
+  <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Johns Hopkins</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>59563</CharactersWithSpaces>
+  <CharactersWithSpaces>61750</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Scott Hines</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F146525DE0127B4BAA3891D7770D178F</vt:lpwstr>